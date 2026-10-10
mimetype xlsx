--- v6 (2026-08-26)
+++ v7 (2026-10-10)
@@ -10,200 +10,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="POLLBZ_REMARKS" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="48">
   <si>
     <t>PART_SEQ</t>
   </si>
   <si>
     <t>PART_LEVEL</t>
   </si>
   <si>
     <t>PART_ID</t>
   </si>
   <si>
     <t>PART_NAME_L</t>
   </si>
   <si>
     <t>PART_PARENT_NAME_L</t>
   </si>
   <si>
     <t>REMA_CONCENTRATION</t>
   </si>
   <si>
     <t>REMA_DATE</t>
   </si>
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
     <t>STAT_CODE</t>
   </si>
   <si>
     <t>STAT_NAME_I</t>
   </si>
   <si>
     <t>STAT_NAME_D</t>
   </si>
   <si>
     <t>Amaranthaceae</t>
   </si>
   <si>
     <t>Polline</t>
   </si>
   <si>
     <t>BZ2</t>
   </si>
   <si>
     <t>Bolzano</t>
   </si>
   <si>
     <t>Bozen</t>
   </si>
   <si>
-    <t>Alnus</t>
+    <t>Hedera</t>
   </si>
   <si>
-    <t>Betulaceae</t>
+    <t>Araliaceae</t>
   </si>
   <si>
     <t>Cannabaceae</t>
   </si>
   <si>
     <t>Ambrosia</t>
   </si>
   <si>
     <t>Compositae</t>
   </si>
   <si>
     <t>Andere</t>
   </si>
   <si>
     <t>Artemisia</t>
   </si>
   <si>
     <t>Cupressaceae/Taxaceae</t>
   </si>
   <si>
-    <t>Ericaceae</t>
+    <t>Mercurialis</t>
+  </si>
+  <si>
+    <t>Euphorbiaceae</t>
   </si>
   <si>
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>Fagaceae</t>
   </si>
   <si>
-    <t>Fraxinus ornus</t>
+    <t>Cedrus</t>
   </si>
   <si>
-    <t>Oleaceae</t>
+    <t>Pinaceae</t>
   </si>
   <si>
     <t>Picea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pinaceae</t>
   </si>
   <si>
     <t>Pinus</t>
   </si>
   <si>
     <t>Plantago</t>
   </si>
   <si>
     <t>Plantaginaceae</t>
   </si>
   <si>
     <t>Poaceae</t>
   </si>
   <si>
-    <t>Polygonaceae</t>
-[...4 lines deleted...]
-  <si>
     <t>Rubiaceae</t>
   </si>
   <si>
-    <t>Salix</t>
+    <t>Ulmus</t>
   </si>
   <si>
-    <t>Salicaceae</t>
+    <t>Ulmaceae</t>
   </si>
   <si>
     <t>Urticaceae</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vitaceae</t>
   </si>
   <si>
     <t>Andere Pollen</t>
   </si>
   <si>
     <t>Nicht Identifizierte Pollen</t>
   </si>
   <si>
     <t>Alternaria</t>
   </si>
   <si>
     <t>Spore</t>
   </si>
   <si>
     <t>Epicoccum</t>
   </si>
   <si>
     <t>Pithomyces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pleospora</t>
   </si>
   <si>
     <t>Polythrincium</t>
   </si>
   <si>
     <t>Stemphylium</t>
   </si>
   <si>
     <t>Torula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="177" formatCode="dd/mm/yyyy hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -633,51 +618,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:K193"/>
+  <dimension ref="A1:K131"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.1428571428571" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="8.85714285714286" customWidth="1"/>
     <col min="4" max="4" width="21.7142857142857" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="23.2857142857143" customWidth="1"/>
     <col min="7" max="7" width="18.1428571428571" customWidth="1"/>
     <col min="8" max="8" width="8.57142857142857" customWidth="1"/>
     <col min="9" max="9" width="12.1428571428571" customWidth="1"/>
     <col min="10" max="10" width="13.7142857142857" customWidth="1"/>
     <col min="11" max="11" width="14.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -704,6750 +689,4580 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12.75">
       <c r="A2">
         <v>6</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>3812</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>0.98999999999999999</v>
+        <v>1.49</v>
       </c>
       <c r="G2" s="1">
-        <v>46245</v>
+        <v>46290</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="12.75">
       <c r="A3">
         <v>6</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>3812</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
         <v>0.5</v>
       </c>
       <c r="G3" s="1">
-        <v>46246</v>
+        <v>46291</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75">
       <c r="A4">
         <v>6</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>3812</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
         <v>1.98</v>
       </c>
       <c r="G4" s="1">
-        <v>46247</v>
+        <v>46292</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>13</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12.75">
       <c r="A5">
         <v>6</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>3812</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G5" s="1">
-        <v>46248</v>
+        <v>46293</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="12.75">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>3812</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G6" s="1">
-        <v>46249</v>
+        <v>46294</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="12.75">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>3812</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G7" s="1">
-        <v>46250</v>
+        <v>46295</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>13</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="12.75">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>3812</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8">
-        <v>3.4700000000000002</v>
+        <v>1.98</v>
       </c>
       <c r="G8" s="1">
-        <v>46253</v>
+        <v>46296</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>13</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.75">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9">
         <v>3812</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9">
         <v>0.5</v>
       </c>
       <c r="G9" s="1">
-        <v>46254</v>
+        <v>46297</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>13</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.75">
       <c r="A10">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C10">
-        <v>3812</v>
+        <v>3904</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F10">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G10" s="1">
-        <v>46256</v>
+        <v>46290</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>13</v>
       </c>
       <c r="J10" t="s">
         <v>14</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.75">
       <c r="A11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C11">
-        <v>3812</v>
+        <v>3904</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F11">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G11" s="1">
-        <v>46257</v>
+        <v>46295</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>13</v>
       </c>
       <c r="J11" t="s">
         <v>14</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75">
       <c r="A12">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12">
-        <v>3864</v>
+        <v>3904</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12">
         <v>0.5</v>
       </c>
       <c r="G12" s="1">
-        <v>46255</v>
+        <v>46296</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>13</v>
       </c>
       <c r="J12" t="s">
         <v>14</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75">
       <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
+      </c>
+      <c r="C13">
+        <v>3904</v>
+      </c>
+      <c r="D13" t="s">
         <v>16</v>
       </c>
-      <c r="B13">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F13">
-        <v>7.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G13" s="1">
-        <v>46245</v>
+        <v>46298</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75">
       <c r="A14">
         <v>16</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
         <v>3810</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14">
-        <v>12.4</v>
+        <v>0.5</v>
       </c>
       <c r="G14" s="1">
-        <v>46246</v>
+        <v>46290</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>13</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75">
       <c r="A15">
         <v>16</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15">
         <v>3810</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15">
-        <v>21.329999999999998</v>
+        <v>0.5</v>
       </c>
       <c r="G15" s="1">
-        <v>46247</v>
+        <v>46292</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>13</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>3810</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16">
-        <v>19.350000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G16" s="1">
-        <v>46248</v>
+        <v>46299</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
         <v>14</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75">
       <c r="A17">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C17">
-        <v>3810</v>
+        <v>3867</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F17">
-        <v>27.280000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G17" s="1">
-        <v>46249</v>
+        <v>46290</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75">
       <c r="A18">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C18">
-        <v>3810</v>
+        <v>3867</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F18">
-        <v>37.700000000000003</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G18" s="1">
-        <v>46250</v>
+        <v>46295</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="12.75">
       <c r="A19">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C19">
-        <v>3810</v>
+        <v>3869</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F19">
-        <v>9.9199999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G19" s="1">
-        <v>46251</v>
+        <v>46296</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>14</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="12.75">
       <c r="A20">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C20">
-        <v>3810</v>
+        <v>3868</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F20">
-        <v>16.370000000000001</v>
+        <v>24.800000000000001</v>
       </c>
       <c r="G20" s="1">
-        <v>46252</v>
+        <v>46290</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>14</v>
       </c>
       <c r="K20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="12.75">
       <c r="A21">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C21">
-        <v>3810</v>
+        <v>3868</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F21">
-        <v>37.700000000000003</v>
+        <v>26.289999999999999</v>
       </c>
       <c r="G21" s="1">
-        <v>46253</v>
+        <v>46291</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>13</v>
       </c>
       <c r="J21" t="s">
         <v>14</v>
       </c>
       <c r="K21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="12.75">
       <c r="A22">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C22">
-        <v>3810</v>
+        <v>3868</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F22">
-        <v>10.42</v>
+        <v>25.789999999999999</v>
       </c>
       <c r="G22" s="1">
-        <v>46254</v>
+        <v>46292</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>14</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="12.75">
       <c r="A23">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C23">
-        <v>3810</v>
+        <v>3868</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F23">
-        <v>28.77</v>
+        <v>18.850000000000001</v>
       </c>
       <c r="G23" s="1">
-        <v>46256</v>
+        <v>46293</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>13</v>
       </c>
       <c r="J23" t="s">
         <v>14</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.75">
       <c r="A24">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C24">
-        <v>3810</v>
+        <v>3868</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F24">
-        <v>41.670000000000002</v>
+        <v>24.800000000000001</v>
       </c>
       <c r="G24" s="1">
-        <v>46257</v>
+        <v>46294</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>13</v>
       </c>
       <c r="J24" t="s">
         <v>14</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75">
       <c r="A25">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="C25">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="D25" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25">
-        <v>0.5</v>
+        <v>19.350000000000001</v>
       </c>
       <c r="G25" s="1">
-        <v>46246</v>
+        <v>46295</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>13</v>
       </c>
       <c r="J25" t="s">
         <v>14</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="12.75">
       <c r="A26">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="C26">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="D26" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26">
-        <v>0.5</v>
+        <v>18.350000000000001</v>
       </c>
       <c r="G26" s="1">
-        <v>46248</v>
+        <v>46296</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>13</v>
       </c>
       <c r="J26" t="s">
         <v>14</v>
       </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="12.75">
       <c r="A27">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B27">
         <v>2</v>
       </c>
       <c r="C27">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="D27" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27">
-        <v>1.49</v>
+        <v>10.91</v>
       </c>
       <c r="G27" s="1">
-        <v>46249</v>
+        <v>46297</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>13</v>
       </c>
       <c r="J27" t="s">
         <v>14</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="12.75">
       <c r="A28">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B28">
         <v>2</v>
       </c>
       <c r="C28">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28">
-        <v>0.5</v>
+        <v>8.4299999999999997</v>
       </c>
       <c r="G28" s="1">
-        <v>46254</v>
+        <v>46298</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>13</v>
       </c>
       <c r="J28" t="s">
         <v>14</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="12.75">
       <c r="A29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29">
-        <v>3869</v>
+        <v>3868</v>
       </c>
       <c r="D29" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29">
-        <v>0.5</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G29" s="1">
-        <v>46248</v>
+        <v>46299</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>13</v>
       </c>
       <c r="J29" t="s">
         <v>14</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="12.75">
       <c r="A30">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C30">
-        <v>3869</v>
+        <v>3815</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F30">
         <v>0.5</v>
       </c>
       <c r="G30" s="1">
-        <v>46252</v>
+        <v>46291</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>13</v>
       </c>
       <c r="J30" t="s">
         <v>14</v>
       </c>
       <c r="K30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="12.75">
       <c r="A31">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="B31">
         <v>2</v>
       </c>
       <c r="C31">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F31">
         <v>0.5</v>
       </c>
       <c r="G31" s="1">
-        <v>46253</v>
+        <v>46299</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>13</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="12.75">
       <c r="A32">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="C32">
-        <v>3869</v>
+        <v>3875</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F32">
-        <v>1.49</v>
+        <v>0.5</v>
       </c>
       <c r="G32" s="1">
-        <v>46257</v>
+        <v>46293</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>13</v>
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
       <c r="K32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="12.75">
       <c r="A33">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D33" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F33">
-        <v>2.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G33" s="1">
-        <v>46245</v>
+        <v>46290</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>13</v>
       </c>
       <c r="J33" t="s">
         <v>14</v>
       </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="12.75">
       <c r="A34">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B34">
         <v>2</v>
       </c>
       <c r="C34">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D34" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F34">
-        <v>1.49</v>
+        <v>1.98</v>
       </c>
       <c r="G34" s="1">
-        <v>46246</v>
+        <v>46293</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="s">
         <v>13</v>
       </c>
       <c r="J34" t="s">
         <v>14</v>
       </c>
       <c r="K34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="12.75">
       <c r="A35">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B35">
         <v>2</v>
       </c>
       <c r="C35">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D35" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F35">
-        <v>6.4500000000000002</v>
+        <v>1.49</v>
       </c>
       <c r="G35" s="1">
-        <v>46247</v>
+        <v>46295</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" t="s">
         <v>13</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
       <c r="K35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="12.75">
       <c r="A36">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B36">
         <v>2</v>
       </c>
       <c r="C36">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D36" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F36">
-        <v>4.96</v>
+        <v>28.27</v>
       </c>
       <c r="G36" s="1">
-        <v>46248</v>
+        <v>46296</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" t="s">
         <v>13</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="12.75">
       <c r="A37">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B37">
         <v>2</v>
       </c>
       <c r="C37">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D37" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F37">
-        <v>14.380000000000001</v>
+        <v>68.950000000000003</v>
       </c>
       <c r="G37" s="1">
-        <v>46249</v>
+        <v>46297</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="12.75">
       <c r="A38">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B38">
         <v>2</v>
       </c>
       <c r="C38">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D38" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F38">
-        <v>3.4700000000000002</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="G38" s="1">
-        <v>46250</v>
+        <v>46298</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="12.75">
       <c r="A39">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="B39">
         <v>2</v>
       </c>
       <c r="C39">
-        <v>3868</v>
+        <v>3892</v>
       </c>
       <c r="D39" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F39">
-        <v>5.9500000000000002</v>
+        <v>60.020000000000003</v>
       </c>
       <c r="G39" s="1">
-        <v>46251</v>
+        <v>46299</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>13</v>
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="12.75">
       <c r="A40">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="B40">
         <v>2</v>
       </c>
       <c r="C40">
-        <v>3868</v>
+        <v>3891</v>
       </c>
       <c r="D40" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F40">
-        <v>3.4700000000000002</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G40" s="1">
-        <v>46252</v>
+        <v>46293</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>13</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="B41">
         <v>2</v>
       </c>
       <c r="C41">
-        <v>3868</v>
+        <v>3890</v>
       </c>
       <c r="D41" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F41">
-        <v>6.4500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G41" s="1">
-        <v>46253</v>
+        <v>46291</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>13</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="12.75">
       <c r="A42">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="B42">
         <v>2</v>
       </c>
       <c r="C42">
-        <v>3868</v>
+        <v>3893</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F42">
         <v>0.5</v>
       </c>
       <c r="G42" s="1">
-        <v>46254</v>
+        <v>46291</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>13</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75">
       <c r="A43">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="B43">
         <v>2</v>
       </c>
       <c r="C43">
-        <v>3868</v>
+        <v>3893</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F43">
-        <v>3.9700000000000002</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G43" s="1">
-        <v>46256</v>
+        <v>46292</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>14</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12.75">
       <c r="A44">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="B44">
         <v>2</v>
       </c>
       <c r="C44">
-        <v>3868</v>
+        <v>3893</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F44">
-        <v>2.98</v>
+        <v>0.5</v>
       </c>
       <c r="G44" s="1">
-        <v>46257</v>
+        <v>46294</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="B45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C45">
-        <v>3815</v>
+        <v>3893</v>
       </c>
       <c r="D45" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F45">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G45" s="1">
-        <v>46257</v>
+        <v>46297</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>13</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46">
-        <v>3817</v>
+        <v>3831</v>
       </c>
       <c r="D46" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46">
         <v>0.5</v>
       </c>
       <c r="G46" s="1">
-        <v>46249</v>
+        <v>46290</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>13</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
       <c r="K46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="12.75">
       <c r="A47">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="B47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C47">
-        <v>3875</v>
+        <v>3831</v>
       </c>
       <c r="D47" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F47">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G47" s="1">
-        <v>46251</v>
+        <v>46291</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>13</v>
       </c>
       <c r="J47" t="s">
         <v>14</v>
       </c>
       <c r="K47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="12.75">
       <c r="A48">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="B48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C48">
-        <v>3875</v>
+        <v>3831</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F48">
         <v>0.98999999999999999</v>
       </c>
       <c r="G48" s="1">
-        <v>46253</v>
+        <v>46293</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>13</v>
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="B49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C49">
-        <v>3875</v>
+        <v>3831</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E49" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F49">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G49" s="1">
-        <v>46257</v>
+        <v>46294</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
         <v>13</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="12.75">
       <c r="A50">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="B50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C50">
-        <v>3885</v>
+        <v>3831</v>
       </c>
       <c r="D50" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F50">
-        <v>0.5</v>
+        <v>1.98</v>
       </c>
       <c r="G50" s="1">
-        <v>46256</v>
+        <v>46295</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>13</v>
       </c>
       <c r="J50" t="s">
         <v>14</v>
       </c>
       <c r="K50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75">
       <c r="A51">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C51">
-        <v>3891</v>
+        <v>3831</v>
       </c>
       <c r="D51" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E51" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F51">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G51" s="1">
-        <v>46246</v>
+        <v>46296</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>13</v>
       </c>
       <c r="J51" t="s">
         <v>14</v>
       </c>
       <c r="K51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="12.75">
       <c r="A52">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C52">
-        <v>3891</v>
+        <v>3831</v>
       </c>
       <c r="D52" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E52" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F52">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G52" s="1">
-        <v>46248</v>
+        <v>46297</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>13</v>
       </c>
       <c r="J52" t="s">
         <v>14</v>
       </c>
       <c r="K52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C53">
-        <v>3891</v>
+        <v>3831</v>
       </c>
       <c r="D53" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E53" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F53">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G53" s="1">
-        <v>46249</v>
+        <v>46298</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>13</v>
       </c>
       <c r="J53" t="s">
         <v>14</v>
       </c>
       <c r="K53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C54">
-        <v>3891</v>
+        <v>3831</v>
       </c>
       <c r="D54" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E54" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F54">
-        <v>0.98999999999999999</v>
+        <v>1.49</v>
       </c>
       <c r="G54" s="1">
-        <v>46250</v>
+        <v>46299</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>13</v>
       </c>
       <c r="J54" t="s">
         <v>14</v>
       </c>
       <c r="K54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12.75">
       <c r="A55">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C55">
-        <v>3890</v>
+        <v>3855</v>
       </c>
       <c r="D55" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E55" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F55">
         <v>0.5</v>
       </c>
       <c r="G55" s="1">
-        <v>46246</v>
+        <v>46291</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
         <v>13</v>
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="12.75">
       <c r="A56">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C56">
-        <v>3890</v>
+        <v>3855</v>
       </c>
       <c r="D56" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F56">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G56" s="1">
-        <v>46248</v>
+        <v>46295</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
         <v>13</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.75">
       <c r="A57">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="B57">
         <v>2</v>
       </c>
       <c r="C57">
-        <v>3890</v>
+        <v>3901</v>
       </c>
       <c r="D57" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E57" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F57">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G57" s="1">
-        <v>46250</v>
+        <v>46298</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>13</v>
       </c>
       <c r="J57" t="s">
         <v>14</v>
       </c>
       <c r="K57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.75">
       <c r="A58">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C58">
-        <v>3890</v>
+        <v>3838</v>
       </c>
       <c r="D58" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E58" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F58">
-        <v>0.98999999999999999</v>
+        <v>36.210000000000001</v>
       </c>
       <c r="G58" s="1">
-        <v>46251</v>
+        <v>46290</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>13</v>
       </c>
       <c r="J58" t="s">
         <v>14</v>
       </c>
       <c r="K58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.75">
       <c r="A59">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C59">
-        <v>3890</v>
+        <v>3838</v>
       </c>
       <c r="D59" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E59" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F59">
-        <v>0.98999999999999999</v>
+        <v>50.100000000000001</v>
       </c>
       <c r="G59" s="1">
-        <v>46252</v>
+        <v>46291</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>13</v>
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="12.75">
       <c r="A60">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C60">
-        <v>3890</v>
+        <v>3838</v>
       </c>
       <c r="D60" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E60" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F60">
-        <v>0.5</v>
+        <v>57.539999999999999</v>
       </c>
       <c r="G60" s="1">
-        <v>46253</v>
+        <v>46292</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="12.75">
       <c r="A61">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C61">
-        <v>3890</v>
+        <v>3838</v>
       </c>
       <c r="D61" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E61" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F61">
-        <v>0.5</v>
+        <v>42.159999999999997</v>
       </c>
       <c r="G61" s="1">
-        <v>46254</v>
+        <v>46293</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>13</v>
       </c>
       <c r="J61" t="s">
         <v>14</v>
       </c>
       <c r="K61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="12.75">
       <c r="A62">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C62">
-        <v>3890</v>
+        <v>3838</v>
       </c>
       <c r="D62" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E62" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F62">
-        <v>0.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="G62" s="1">
-        <v>46257</v>
+        <v>46294</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>13</v>
       </c>
       <c r="J62" t="s">
         <v>14</v>
       </c>
       <c r="K62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C63">
-        <v>3893</v>
+        <v>3838</v>
       </c>
       <c r="D63" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F63">
-        <v>0.5</v>
+        <v>92.260000000000005</v>
       </c>
       <c r="G63" s="1">
-        <v>46245</v>
+        <v>46295</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>13</v>
       </c>
       <c r="J63" t="s">
         <v>14</v>
       </c>
       <c r="K63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12.75">
       <c r="A64">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C64">
-        <v>3893</v>
+        <v>3838</v>
       </c>
       <c r="D64" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E64" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F64">
-        <v>2.48</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="G64" s="1">
-        <v>46246</v>
+        <v>46296</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>13</v>
       </c>
       <c r="J64" t="s">
         <v>14</v>
       </c>
       <c r="K64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="12.75">
       <c r="A65">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C65">
-        <v>3893</v>
+        <v>3838</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F65">
-        <v>3.4700000000000002</v>
+        <v>73.409999999999997</v>
       </c>
       <c r="G65" s="1">
-        <v>46247</v>
+        <v>46297</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>13</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
       <c r="K65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="12.75">
       <c r="A66">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C66">
-        <v>3893</v>
+        <v>3838</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F66">
-        <v>0.5</v>
+        <v>72.920000000000002</v>
       </c>
       <c r="G66" s="1">
-        <v>46248</v>
+        <v>46298</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>13</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="12.75">
       <c r="A67">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C67">
-        <v>3893</v>
+        <v>3838</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E67" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F67">
-        <v>1.98</v>
+        <v>62</v>
       </c>
       <c r="G67" s="1">
-        <v>46249</v>
+        <v>46299</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>13</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="12.75">
       <c r="A68">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="B68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C68">
-        <v>3893</v>
+        <v>3859</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F68">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G68" s="1">
-        <v>46250</v>
+        <v>46293</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
       <c r="K68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="12.75">
       <c r="A69">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C69">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E69" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F69">
-        <v>6.4500000000000002</v>
+        <v>1.49</v>
       </c>
       <c r="G69" s="1">
-        <v>46251</v>
+        <v>46290</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>13</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
       <c r="K69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="12.75">
       <c r="A70">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C70">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D70" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F70">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G70" s="1">
-        <v>46252</v>
+        <v>46291</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>13</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
       <c r="K70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="12.75">
       <c r="A71">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C71">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E71" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F71">
-        <v>1.49</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G71" s="1">
-        <v>46253</v>
+        <v>46292</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>13</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
       <c r="K71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="12.75">
       <c r="A72">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C72">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D72" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F72">
-        <v>1.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G72" s="1">
-        <v>46254</v>
+        <v>46293</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
         <v>13</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
       <c r="K72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="12.75">
       <c r="A73">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C73">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E73" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F73">
-        <v>1.98</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G73" s="1">
-        <v>46256</v>
+        <v>46294</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>13</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
       <c r="K73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="12.75">
       <c r="A74">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C74">
-        <v>3893</v>
+        <v>3840</v>
       </c>
       <c r="D74" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E74" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F74">
-        <v>1.98</v>
+        <v>4.96</v>
       </c>
       <c r="G74" s="1">
-        <v>46257</v>
+        <v>46295</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
         <v>13</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
       <c r="K74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="12.75">
       <c r="A75">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75">
-        <v>3831</v>
+        <v>3840</v>
       </c>
       <c r="D75" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75">
-        <v>1.98</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G75" s="1">
-        <v>46245</v>
+        <v>46296</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>13</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
       <c r="K75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="12.75">
       <c r="A76">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="B76">
         <v>1</v>
       </c>
       <c r="C76">
-        <v>3831</v>
+        <v>3840</v>
       </c>
       <c r="D76" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76">
-        <v>2.98</v>
+        <v>1.98</v>
       </c>
       <c r="G76" s="1">
-        <v>46246</v>
+        <v>46297</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>13</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
       <c r="K76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12.75">
       <c r="A77">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="B77">
         <v>1</v>
       </c>
       <c r="C77">
-        <v>3831</v>
+        <v>3840</v>
       </c>
       <c r="D77" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77">
         <v>2.98</v>
       </c>
       <c r="G77" s="1">
-        <v>46247</v>
+        <v>46298</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>13</v>
       </c>
       <c r="J77" t="s">
         <v>14</v>
       </c>
       <c r="K77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="12.75">
       <c r="A78">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="B78">
         <v>1</v>
       </c>
       <c r="C78">
-        <v>3831</v>
+        <v>3840</v>
       </c>
       <c r="D78" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78">
-        <v>6.4500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G78" s="1">
-        <v>46248</v>
+        <v>46299</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>13</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
       <c r="K78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="12.75">
       <c r="A79">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B79">
         <v>1</v>
       </c>
       <c r="C79">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D79" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F79">
-        <v>1.98</v>
+        <v>41.170000000000002</v>
       </c>
       <c r="G79" s="1">
-        <v>46249</v>
+        <v>46290</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>13</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
       <c r="K79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="12.75">
       <c r="A80">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D80" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F80">
-        <v>4.96</v>
+        <v>34.719999999999999</v>
       </c>
       <c r="G80" s="1">
-        <v>46250</v>
+        <v>46291</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>13</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
       <c r="K80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="12.75">
       <c r="A81">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B81">
         <v>1</v>
       </c>
       <c r="C81">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D81" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F81">
-        <v>1.98</v>
+        <v>29.27</v>
       </c>
       <c r="G81" s="1">
-        <v>46251</v>
+        <v>46292</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>13</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="12.75">
       <c r="A82">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D82" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F82">
-        <v>3.9700000000000002</v>
+        <v>29.760000000000002</v>
       </c>
       <c r="G82" s="1">
-        <v>46252</v>
+        <v>46293</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>13</v>
       </c>
       <c r="J82" t="s">
         <v>14</v>
       </c>
       <c r="K82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="12.75">
       <c r="A83">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B83">
         <v>1</v>
       </c>
       <c r="C83">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D83" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F83">
-        <v>5.9500000000000002</v>
+        <v>44.149999999999999</v>
       </c>
       <c r="G83" s="1">
-        <v>46253</v>
+        <v>46294</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>13</v>
       </c>
       <c r="J83" t="s">
         <v>14</v>
       </c>
       <c r="K83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="12.75">
       <c r="A84">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B84">
         <v>1</v>
       </c>
       <c r="C84">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D84" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F84">
-        <v>0.5</v>
+        <v>80.849999999999994</v>
       </c>
       <c r="G84" s="1">
-        <v>46255</v>
+        <v>46295</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>14</v>
       </c>
       <c r="K84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="12.75">
       <c r="A85">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B85">
         <v>1</v>
       </c>
       <c r="C85">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D85" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F85">
-        <v>2.98</v>
+        <v>52.579999999999998</v>
       </c>
       <c r="G85" s="1">
-        <v>46256</v>
+        <v>46296</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>13</v>
       </c>
       <c r="J85" t="s">
         <v>14</v>
       </c>
       <c r="K85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="12.75">
       <c r="A86">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B86">
         <v>1</v>
       </c>
       <c r="C86">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="D86" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F86">
-        <v>3.9700000000000002</v>
+        <v>33.229999999999997</v>
       </c>
       <c r="G86" s="1">
-        <v>46257</v>
+        <v>46297</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>13</v>
       </c>
       <c r="J86" t="s">
         <v>14</v>
       </c>
       <c r="K86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="12.75">
       <c r="A87">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
-        <v>3832</v>
+        <v>3841</v>
       </c>
       <c r="D87" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F87">
-        <v>0.98999999999999999</v>
+        <v>25.300000000000001</v>
       </c>
       <c r="G87" s="1">
-        <v>46247</v>
+        <v>46298</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>13</v>
       </c>
       <c r="J87" t="s">
         <v>14</v>
       </c>
       <c r="K87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="12.75">
       <c r="A88">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="B88">
         <v>1</v>
       </c>
       <c r="C88">
-        <v>3832</v>
+        <v>3841</v>
       </c>
       <c r="D88" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F88">
-        <v>0.98999999999999999</v>
+        <v>31.25</v>
       </c>
       <c r="G88" s="1">
-        <v>46248</v>
+        <v>46299</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>13</v>
       </c>
       <c r="J88" t="s">
         <v>14</v>
       </c>
       <c r="K88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="12.75">
       <c r="A89">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="B89">
         <v>1</v>
       </c>
       <c r="C89">
-        <v>3832</v>
+        <v>3842</v>
       </c>
       <c r="D89" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F89">
-        <v>0.5</v>
+        <v>13.890000000000001</v>
       </c>
       <c r="G89" s="1">
-        <v>46251</v>
+        <v>46290</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>13</v>
       </c>
       <c r="J89" t="s">
         <v>14</v>
       </c>
       <c r="K89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="12.75">
       <c r="A90">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="B90">
         <v>1</v>
       </c>
       <c r="C90">
-        <v>3856</v>
+        <v>3842</v>
       </c>
       <c r="D90" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F90">
-        <v>0.5</v>
+        <v>12.9</v>
       </c>
       <c r="G90" s="1">
-        <v>46246</v>
+        <v>46291</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>13</v>
       </c>
       <c r="J90" t="s">
         <v>14</v>
       </c>
       <c r="K90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="12.75">
       <c r="A91">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="B91">
         <v>1</v>
       </c>
       <c r="C91">
-        <v>3856</v>
+        <v>3842</v>
       </c>
       <c r="D91" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F91">
-        <v>0.98999999999999999</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G91" s="1">
-        <v>46248</v>
+        <v>46292</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>13</v>
       </c>
       <c r="J91" t="s">
         <v>14</v>
       </c>
       <c r="K91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="12.75">
       <c r="A92">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="B92">
         <v>1</v>
       </c>
       <c r="C92">
-        <v>3856</v>
+        <v>3842</v>
       </c>
       <c r="D92" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F92">
-        <v>0.5</v>
+        <v>8.4299999999999997</v>
       </c>
       <c r="G92" s="1">
-        <v>46249</v>
+        <v>46293</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
         <v>13</v>
       </c>
       <c r="J92" t="s">
         <v>14</v>
       </c>
       <c r="K92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="12.75">
       <c r="A93">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="B93">
         <v>1</v>
       </c>
       <c r="C93">
-        <v>3856</v>
+        <v>3842</v>
       </c>
       <c r="D93" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F93">
-        <v>0.98999999999999999</v>
+        <v>8.9299999999999997</v>
       </c>
       <c r="G93" s="1">
-        <v>46250</v>
+        <v>46294</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>13</v>
       </c>
       <c r="J93" t="s">
         <v>14</v>
       </c>
       <c r="K93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="12.75">
       <c r="A94">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B94">
         <v>1</v>
       </c>
       <c r="C94">
-        <v>3855</v>
+        <v>3842</v>
       </c>
       <c r="D94" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F94">
-        <v>0.98999999999999999</v>
+        <v>11.9</v>
       </c>
       <c r="G94" s="1">
-        <v>46246</v>
+        <v>46295</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="s">
         <v>13</v>
       </c>
       <c r="J94" t="s">
         <v>14</v>
       </c>
       <c r="K94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="12.75">
       <c r="A95">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B95">
         <v>1</v>
       </c>
       <c r="C95">
-        <v>3855</v>
+        <v>3842</v>
       </c>
       <c r="D95" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F95">
-        <v>0.5</v>
+        <v>15.869999999999999</v>
       </c>
       <c r="G95" s="1">
-        <v>46247</v>
+        <v>46296</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>13</v>
       </c>
       <c r="J95" t="s">
         <v>14</v>
       </c>
       <c r="K95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="12.75">
       <c r="A96">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C96">
-        <v>3896</v>
+        <v>3842</v>
       </c>
       <c r="D96" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E96" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F96">
-        <v>0.5</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G96" s="1">
-        <v>46253</v>
+        <v>46297</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>13</v>
       </c>
       <c r="J96" t="s">
         <v>14</v>
       </c>
       <c r="K96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="12.75">
       <c r="A97">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B97">
         <v>1</v>
       </c>
       <c r="C97">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="D97" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E97" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F97">
-        <v>44.149999999999999</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G97" s="1">
-        <v>46245</v>
+        <v>46298</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>13</v>
       </c>
       <c r="J97" t="s">
         <v>14</v>
       </c>
       <c r="K97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="12.75">
       <c r="A98">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B98">
         <v>1</v>
       </c>
       <c r="C98">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="D98" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F98">
-        <v>42.659999999999997</v>
+        <v>4.96</v>
       </c>
       <c r="G98" s="1">
-        <v>46246</v>
+        <v>46299</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
         <v>13</v>
       </c>
       <c r="J98" t="s">
         <v>14</v>
       </c>
       <c r="K98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="12.75">
       <c r="A99">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B99">
         <v>1</v>
       </c>
       <c r="C99">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D99" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F99">
-        <v>58.530000000000001</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G99" s="1">
-        <v>46247</v>
+        <v>46290</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
         <v>13</v>
       </c>
       <c r="J99" t="s">
         <v>14</v>
       </c>
       <c r="K99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.75">
       <c r="A100">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B100">
         <v>1</v>
       </c>
       <c r="C100">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D100" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F100">
-        <v>81.849999999999994</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G100" s="1">
-        <v>46248</v>
+        <v>46291</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>13</v>
       </c>
       <c r="J100" t="s">
         <v>14</v>
       </c>
       <c r="K100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="12.75">
       <c r="A101">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B101">
         <v>1</v>
       </c>
       <c r="C101">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D101" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E101" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F101">
-        <v>100.2</v>
+        <v>4.96</v>
       </c>
       <c r="G101" s="1">
-        <v>46249</v>
+        <v>46292</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>13</v>
       </c>
       <c r="J101" t="s">
         <v>14</v>
       </c>
       <c r="K101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="12.75">
       <c r="A102">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B102">
         <v>1</v>
       </c>
       <c r="C102">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D102" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F102">
-        <v>101.19</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G102" s="1">
-        <v>46250</v>
+        <v>46293</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>13</v>
       </c>
       <c r="J102" t="s">
         <v>14</v>
       </c>
       <c r="K102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="12.75">
       <c r="A103">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B103">
         <v>1</v>
       </c>
       <c r="C103">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D103" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F103">
-        <v>44.640000000000001</v>
+        <v>17.359999999999999</v>
       </c>
       <c r="G103" s="1">
-        <v>46251</v>
+        <v>46294</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>13</v>
       </c>
       <c r="J103" t="s">
         <v>14</v>
       </c>
       <c r="K103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="12.75">
       <c r="A104">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B104">
         <v>1</v>
       </c>
       <c r="C104">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D104" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F104">
-        <v>80.359999999999999</v>
+        <v>18.850000000000001</v>
       </c>
       <c r="G104" s="1">
-        <v>46252</v>
+        <v>46295</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>13</v>
       </c>
       <c r="J104" t="s">
         <v>14</v>
       </c>
       <c r="K104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="12.75">
       <c r="A105">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B105">
         <v>1</v>
       </c>
       <c r="C105">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D105" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F105">
-        <v>79.370000000000005</v>
+        <v>10.91</v>
       </c>
       <c r="G105" s="1">
-        <v>46253</v>
+        <v>46296</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>13</v>
       </c>
       <c r="J105" t="s">
         <v>14</v>
       </c>
       <c r="K105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="12.75">
       <c r="A106">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B106">
         <v>1</v>
       </c>
       <c r="C106">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D106" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F106">
-        <v>25.300000000000001</v>
+        <v>11.9</v>
       </c>
       <c r="G106" s="1">
-        <v>46254</v>
+        <v>46297</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
         <v>13</v>
       </c>
       <c r="J106" t="s">
         <v>14</v>
       </c>
       <c r="K106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="12.75">
       <c r="A107">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B107">
         <v>1</v>
       </c>
       <c r="C107">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D107" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F107">
-        <v>2.98</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G107" s="1">
-        <v>46255</v>
+        <v>46298</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>13</v>
       </c>
       <c r="J107" t="s">
         <v>14</v>
       </c>
       <c r="K107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="12.75">
       <c r="A108">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B108">
         <v>1</v>
       </c>
       <c r="C108">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D108" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F108">
-        <v>140.87000000000001</v>
+        <v>4.96</v>
       </c>
       <c r="G108" s="1">
-        <v>46256</v>
+        <v>46299</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
         <v>13</v>
       </c>
       <c r="J108" t="s">
         <v>14</v>
       </c>
       <c r="K108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="12.75">
       <c r="A109">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="B109">
         <v>1</v>
       </c>
       <c r="C109">
-        <v>3838</v>
+        <v>3844</v>
       </c>
       <c r="D109" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F109">
-        <v>61.009999999999998</v>
+        <v>1.98</v>
       </c>
       <c r="G109" s="1">
-        <v>46257</v>
+        <v>46290</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109" t="s">
         <v>13</v>
       </c>
       <c r="J109" t="s">
         <v>14</v>
       </c>
       <c r="K109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="12.75">
       <c r="A110">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C110">
-        <v>3903</v>
+        <v>3844</v>
       </c>
       <c r="D110" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E110" t="s">
         <v>42</v>
       </c>
       <c r="F110">
-        <v>0.5</v>
+        <v>2.98</v>
       </c>
       <c r="G110" s="1">
-        <v>46250</v>
+        <v>46291</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" t="s">
         <v>13</v>
       </c>
       <c r="J110" t="s">
         <v>14</v>
       </c>
       <c r="K110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="12.75">
       <c r="A111">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B111">
         <v>1</v>
       </c>
       <c r="C111">
-        <v>3859</v>
+        <v>3844</v>
       </c>
       <c r="D111" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E111" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F111">
-        <v>0.98999999999999999</v>
+        <v>10.42</v>
       </c>
       <c r="G111" s="1">
-        <v>46257</v>
+        <v>46292</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>13</v>
       </c>
       <c r="J111" t="s">
         <v>14</v>
       </c>
       <c r="K111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="12.75">
       <c r="A112">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B112">
         <v>1</v>
       </c>
       <c r="C112">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D112" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F112">
-        <v>3.9700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="G112" s="1">
-        <v>46245</v>
+        <v>46293</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
         <v>13</v>
       </c>
       <c r="J112" t="s">
         <v>14</v>
       </c>
       <c r="K112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="12.75">
       <c r="A113">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B113">
         <v>1</v>
       </c>
       <c r="C113">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D113" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F113">
-        <v>3.9700000000000002</v>
+        <v>5.46</v>
       </c>
       <c r="G113" s="1">
-        <v>46246</v>
+        <v>46294</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>13</v>
       </c>
       <c r="J113" t="s">
         <v>14</v>
       </c>
       <c r="K113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="12.75">
       <c r="A114">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B114">
         <v>1</v>
       </c>
       <c r="C114">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D114" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F114">
-        <v>3.4700000000000002</v>
+        <v>10.42</v>
       </c>
       <c r="G114" s="1">
-        <v>46247</v>
+        <v>46295</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
         <v>13</v>
       </c>
       <c r="J114" t="s">
         <v>14</v>
       </c>
       <c r="K114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="12.75">
       <c r="A115">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B115">
         <v>1</v>
       </c>
       <c r="C115">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D115" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F115">
-        <v>5.46</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G115" s="1">
-        <v>46248</v>
+        <v>46296</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
         <v>13</v>
       </c>
       <c r="J115" t="s">
         <v>14</v>
       </c>
       <c r="K115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="12.75">
       <c r="A116">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B116">
         <v>1</v>
       </c>
       <c r="C116">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D116" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F116">
-        <v>4.96</v>
+        <v>4.46</v>
       </c>
       <c r="G116" s="1">
-        <v>46249</v>
+        <v>46297</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
         <v>13</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
       <c r="K116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="12.75">
       <c r="A117">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B117">
         <v>1</v>
       </c>
       <c r="C117">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D117" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F117">
         <v>5.9500000000000002</v>
       </c>
       <c r="G117" s="1">
-        <v>46250</v>
+        <v>46298</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>13</v>
       </c>
       <c r="J117" t="s">
         <v>14</v>
       </c>
       <c r="K117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="12.75">
       <c r="A118">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B118">
         <v>1</v>
       </c>
       <c r="C118">
-        <v>3840</v>
+        <v>3844</v>
       </c>
       <c r="D118" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F118">
-        <v>1.49</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G118" s="1">
-        <v>46251</v>
+        <v>46299</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>13</v>
       </c>
       <c r="J118" t="s">
         <v>14</v>
       </c>
       <c r="K118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="12.75">
       <c r="A119">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B119">
         <v>1</v>
       </c>
       <c r="C119">
-        <v>3840</v>
+        <v>3845</v>
       </c>
       <c r="D119" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F119">
-        <v>2.98</v>
+        <v>0.5</v>
       </c>
       <c r="G119" s="1">
-        <v>46252</v>
+        <v>46291</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
         <v>13</v>
       </c>
       <c r="J119" t="s">
         <v>14</v>
       </c>
       <c r="K119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="12.75">
       <c r="A120">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B120">
         <v>1</v>
       </c>
       <c r="C120">
-        <v>3840</v>
+        <v>3845</v>
       </c>
       <c r="D120" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F120">
-        <v>7.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G120" s="1">
-        <v>46253</v>
+        <v>46294</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
         <v>13</v>
       </c>
       <c r="J120" t="s">
         <v>14</v>
       </c>
       <c r="K120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="12.75">
       <c r="A121">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B121">
         <v>1</v>
       </c>
       <c r="C121">
-        <v>3840</v>
+        <v>3845</v>
       </c>
       <c r="D121" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E121" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F121">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G121" s="1">
-        <v>46254</v>
+        <v>46296</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
         <v>13</v>
       </c>
       <c r="J121" t="s">
         <v>14</v>
       </c>
       <c r="K121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="12.75">
       <c r="A122">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B122">
         <v>1</v>
       </c>
       <c r="C122">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="D122" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F122">
-        <v>0.5</v>
+        <v>8.9299999999999997</v>
       </c>
       <c r="G122" s="1">
-        <v>46255</v>
+        <v>46290</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
         <v>13</v>
       </c>
       <c r="J122" t="s">
         <v>14</v>
       </c>
       <c r="K122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="12.75">
       <c r="A123">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B123">
         <v>1</v>
       </c>
       <c r="C123">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="D123" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F123">
-        <v>0.98999999999999999</v>
+        <v>11.41</v>
       </c>
       <c r="G123" s="1">
-        <v>46256</v>
+        <v>46291</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
         <v>13</v>
       </c>
       <c r="J123" t="s">
         <v>14</v>
       </c>
       <c r="K123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="12.75">
       <c r="A124">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B124">
         <v>1</v>
       </c>
       <c r="C124">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="D124" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F124">
-        <v>0.5</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G124" s="1">
-        <v>46257</v>
+        <v>46292</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>13</v>
       </c>
       <c r="J124" t="s">
         <v>14</v>
       </c>
       <c r="K124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="12.75">
       <c r="A125">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B125">
         <v>1</v>
       </c>
       <c r="C125">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D125" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E125" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F125">
-        <v>33.229999999999997</v>
+        <v>13.890000000000001</v>
       </c>
       <c r="G125" s="1">
-        <v>46245</v>
+        <v>46293</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>13</v>
       </c>
       <c r="J125" t="s">
         <v>14</v>
       </c>
       <c r="K125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.75">
       <c r="A126">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B126">
         <v>1</v>
       </c>
       <c r="C126">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D126" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E126" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F126">
-        <v>39.68</v>
+        <v>15.380000000000001</v>
       </c>
       <c r="G126" s="1">
-        <v>46246</v>
+        <v>46294</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>13</v>
       </c>
       <c r="J126" t="s">
         <v>14</v>
       </c>
       <c r="K126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="12.75">
       <c r="A127">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D127" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E127" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F127">
-        <v>78.370000000000005</v>
+        <v>21.329999999999998</v>
       </c>
       <c r="G127" s="1">
-        <v>46247</v>
+        <v>46295</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
         <v>13</v>
       </c>
       <c r="J127" t="s">
         <v>14</v>
       </c>
       <c r="K127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="12.75">
       <c r="A128">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B128">
         <v>1</v>
       </c>
       <c r="C128">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D128" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E128" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F128">
-        <v>68.950000000000003</v>
+        <v>17.859999999999999</v>
       </c>
       <c r="G128" s="1">
-        <v>46248</v>
+        <v>46296</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>13</v>
       </c>
       <c r="J128" t="s">
         <v>14</v>
       </c>
       <c r="K128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="12.75">
       <c r="A129">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B129">
         <v>1</v>
       </c>
       <c r="C129">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D129" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E129" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F129">
-        <v>63.990000000000002</v>
+        <v>17.859999999999999</v>
       </c>
       <c r="G129" s="1">
-        <v>46249</v>
+        <v>46297</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>13</v>
       </c>
       <c r="J129" t="s">
         <v>14</v>
       </c>
       <c r="K129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="12.75">
       <c r="A130">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B130">
         <v>1</v>
       </c>
       <c r="C130">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D130" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E130" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F130">
-        <v>41.170000000000002</v>
+        <v>15.380000000000001</v>
       </c>
       <c r="G130" s="1">
-        <v>46250</v>
+        <v>46298</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>13</v>
       </c>
       <c r="J130" t="s">
         <v>14</v>
       </c>
       <c r="K130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="12.75">
       <c r="A131">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B131">
         <v>1</v>
       </c>
       <c r="C131">
-        <v>3841</v>
+        <v>3846</v>
       </c>
       <c r="D131" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E131" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F131">
-        <v>11.41</v>
+        <v>12.4</v>
       </c>
       <c r="G131" s="1">
-        <v>46251</v>
+        <v>46299</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>13</v>
       </c>
       <c r="J131" t="s">
         <v>14</v>
       </c>
       <c r="K131" t="s">
-        <v>15</v>
-[...2168 lines deleted...]
-      <c r="K193" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>