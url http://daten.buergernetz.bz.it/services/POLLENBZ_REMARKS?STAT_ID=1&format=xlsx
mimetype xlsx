--- v3 (2026-02-23)
+++ v4 (2026-05-27)
@@ -10,161 +10,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="POLLBZ_REMARKS" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1526" uniqueCount="80">
   <si>
     <t>PART_SEQ</t>
   </si>
   <si>
     <t>PART_LEVEL</t>
   </si>
   <si>
     <t>PART_ID</t>
   </si>
   <si>
     <t>PART_NAME_L</t>
   </si>
   <si>
     <t>PART_PARENT_NAME_L</t>
   </si>
   <si>
     <t>REMA_CONCENTRATION</t>
   </si>
   <si>
     <t>REMA_DATE</t>
   </si>
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
     <t>STAT_CODE</t>
   </si>
   <si>
     <t>STAT_NAME_I</t>
   </si>
   <si>
     <t>STAT_NAME_D</t>
   </si>
   <si>
-    <t>Acer saccharinum</t>
+    <t>Andere</t>
   </si>
   <si>
     <t>Aceraceae</t>
   </si>
   <si>
     <t>BZ2</t>
   </si>
   <si>
     <t>Bolzano</t>
   </si>
   <si>
     <t>Bozen</t>
   </si>
   <si>
+    <t>Amaranthaceae</t>
+  </si>
+  <si>
+    <t>Polline</t>
+  </si>
+  <si>
     <t>Alnus</t>
   </si>
   <si>
     <t>Betulaceae</t>
   </si>
   <si>
-    <t>Artemisia</t>
+    <t>Betula</t>
+  </si>
+  <si>
+    <t>Sambucus</t>
+  </si>
+  <si>
+    <t>Caprifoliaceae</t>
   </si>
   <si>
     <t>Compositae</t>
   </si>
   <si>
-    <t>Corylus</t>
+    <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Corylaceae</t>
   </si>
   <si>
     <t>Cupressaceae/Taxaceae</t>
   </si>
   <si>
-    <t>Polline</t>
+    <t>Cyperaceae</t>
   </si>
   <si>
-    <t>Fraxinus excelsior</t>
+    <t>Robinia</t>
+  </si>
+  <si>
+    <t>Fabaceae</t>
+  </si>
+  <si>
+    <t>Castanea sativa</t>
+  </si>
+  <si>
+    <t>Fagaceae</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
+    <t>Quercus</t>
+  </si>
+  <si>
+    <t>Ginkgo</t>
+  </si>
+  <si>
+    <t>Ginkgoaceae</t>
+  </si>
+  <si>
+    <t>Juglans</t>
+  </si>
+  <si>
+    <t>Juglandaceae</t>
+  </si>
+  <si>
+    <t>Juncaceae</t>
+  </si>
+  <si>
+    <t>Broussonetia</t>
+  </si>
+  <si>
+    <t>Moraceae</t>
+  </si>
+  <si>
+    <t>Morus</t>
+  </si>
+  <si>
+    <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Oleaceae</t>
   </si>
   <si>
-    <t>Andere/NI</t>
+    <t>Ligustrum</t>
+  </si>
+  <si>
+    <t>Olea</t>
+  </si>
+  <si>
+    <t>Palmaceae</t>
+  </si>
+  <si>
+    <t>Papaveraceae</t>
+  </si>
+  <si>
+    <t>Abies</t>
   </si>
   <si>
     <t>Pinaceae</t>
   </si>
   <si>
-    <t>Cedrus</t>
+    <t>Larix</t>
+  </si>
+  <si>
+    <t>Picea</t>
+  </si>
+  <si>
+    <t>Pinus</t>
+  </si>
+  <si>
+    <t>Plantago</t>
+  </si>
+  <si>
+    <t>Plantaginaceae</t>
   </si>
   <si>
     <t>Poaceae</t>
   </si>
   <si>
-    <t>Ulmus</t>
+    <t>Polygonaceae</t>
   </si>
   <si>
-    <t>Ulmaceae</t>
+    <t>Ranunculaceae</t>
+  </si>
+  <si>
+    <t>Rosaceae</t>
+  </si>
+  <si>
+    <t>Rubiaceae</t>
+  </si>
+  <si>
+    <t>Salix</t>
+  </si>
+  <si>
+    <t>Salicaceae</t>
+  </si>
+  <si>
+    <t>Ailanthus</t>
+  </si>
+  <si>
+    <t>Simaroubaceae</t>
+  </si>
+  <si>
+    <t>Tilia</t>
+  </si>
+  <si>
+    <t>Tiliaceae</t>
+  </si>
+  <si>
+    <t>Umbelliferae</t>
+  </si>
+  <si>
+    <t>Urticaceae</t>
+  </si>
+  <si>
+    <t>Vitis</t>
+  </si>
+  <si>
+    <t>Vitaceae</t>
+  </si>
+  <si>
+    <t>Andere Pollen</t>
   </si>
   <si>
     <t>Nicht Identifizierte Pollen</t>
   </si>
   <si>
     <t>Alternaria</t>
   </si>
   <si>
     <t>Spore</t>
   </si>
   <si>
     <t>Epicoccum</t>
   </si>
   <si>
     <t>Pithomyces</t>
+  </si>
+  <si>
+    <t>Pleospora</t>
+  </si>
+  <si>
+    <t>Polythrincium</t>
+  </si>
+  <si>
+    <t>Stemphylium</t>
   </si>
   <si>
     <t>Torula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="177" formatCode="dd/mm/yyyy hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -588,51 +714,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:K85"/>
+  <dimension ref="A1:K304"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.1428571428571" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="8.85714285714286" customWidth="1"/>
     <col min="4" max="4" width="21.7142857142857" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="23.2857142857143" customWidth="1"/>
     <col min="7" max="7" width="18.1428571428571" customWidth="1"/>
     <col min="8" max="8" width="8.57142857142857" customWidth="1"/>
     <col min="9" max="9" width="12.1428571428571" customWidth="1"/>
     <col min="10" max="10" width="13.7142857142857" customWidth="1"/>
     <col min="11" max="11" width="14.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -644,2985 +770,10650 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12.75">
       <c r="A2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2">
-        <v>3862</v>
+        <v>3863</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G2" s="1">
-        <v>46061</v>
+        <v>46160</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="12.75">
       <c r="A3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3">
-        <v>3862</v>
+        <v>3812</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F3">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G3" s="1">
-        <v>46062</v>
+        <v>46164</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75">
       <c r="A4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4">
-        <v>3862</v>
+        <v>3812</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F4">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G4" s="1">
-        <v>46063</v>
+        <v>46165</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>13</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12.75">
       <c r="A5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F5">
-        <v>4.96</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G5" s="1">
-        <v>46064</v>
+        <v>46155</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="12.75">
       <c r="A6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6">
-        <v>5.46</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G6" s="1">
-        <v>46065</v>
+        <v>46156</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="12.75">
       <c r="A7">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7">
-        <v>9.9199999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G7" s="1">
-        <v>46066</v>
+        <v>46157</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>13</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="12.75">
       <c r="A8">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8">
-        <v>2.48</v>
+        <v>0.5</v>
       </c>
       <c r="G8" s="1">
-        <v>46067</v>
+        <v>46159</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>13</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.75">
       <c r="A9">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F9">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G9" s="1">
-        <v>46068</v>
+        <v>46160</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>13</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.75">
       <c r="A10">
         <v>12</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10">
         <v>3864</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F10">
-        <v>16.870000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G10" s="1">
-        <v>46061</v>
+        <v>46161</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>13</v>
       </c>
       <c r="J10" t="s">
         <v>14</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.75">
       <c r="A11">
         <v>12</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11">
         <v>3864</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F11">
-        <v>18.350000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G11" s="1">
-        <v>46062</v>
+        <v>46163</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>13</v>
       </c>
       <c r="J11" t="s">
         <v>14</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12">
         <v>3864</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F12">
-        <v>8.9299999999999997</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G12" s="1">
-        <v>46063</v>
+        <v>46164</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>13</v>
       </c>
       <c r="J12" t="s">
         <v>14</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13">
         <v>3864</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F13">
-        <v>24.309999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G13" s="1">
-        <v>46064</v>
+        <v>46165</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
       <c r="C14">
         <v>3864</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F14">
-        <v>50.600000000000001</v>
+        <v>2.98</v>
       </c>
       <c r="G14" s="1">
-        <v>46065</v>
+        <v>46166</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>13</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75">
       <c r="A15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F15">
-        <v>197.41999999999999</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G15" s="1">
-        <v>46066</v>
+        <v>46155</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>13</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75">
       <c r="A16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F16">
-        <v>202.88</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G16" s="1">
-        <v>46067</v>
+        <v>46156</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
         <v>14</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75">
       <c r="A17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B17">
         <v>2</v>
       </c>
       <c r="C17">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F17">
-        <v>64.480000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G17" s="1">
-        <v>46068</v>
+        <v>46157</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75">
       <c r="A18">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B18">
         <v>2</v>
       </c>
       <c r="C18">
-        <v>3868</v>
+        <v>3865</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18">
-        <v>0.5</v>
+        <v>4.96</v>
       </c>
       <c r="G18" s="1">
-        <v>46062</v>
+        <v>46158</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="12.75">
       <c r="A19">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B19">
         <v>2</v>
       </c>
       <c r="C19">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F19">
-        <v>79.859999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G19" s="1">
-        <v>46061</v>
+        <v>46159</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>14</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="12.75">
       <c r="A20">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B20">
         <v>2</v>
       </c>
       <c r="C20">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F20">
-        <v>38.689999999999998</v>
+        <v>4.96</v>
       </c>
       <c r="G20" s="1">
-        <v>46062</v>
+        <v>46160</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>14</v>
       </c>
       <c r="K20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="12.75">
       <c r="A21">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
       <c r="C21">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F21">
-        <v>39.68</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G21" s="1">
-        <v>46063</v>
+        <v>46161</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>13</v>
       </c>
       <c r="J21" t="s">
         <v>14</v>
       </c>
       <c r="K21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="12.75">
       <c r="A22">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B22">
         <v>2</v>
       </c>
       <c r="C22">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F22">
-        <v>44.149999999999999</v>
+        <v>1.49</v>
       </c>
       <c r="G22" s="1">
-        <v>46064</v>
+        <v>46162</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>14</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="12.75">
       <c r="A23">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B23">
         <v>2</v>
       </c>
       <c r="C23">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F23">
-        <v>46.130000000000003</v>
+        <v>2.48</v>
       </c>
       <c r="G23" s="1">
-        <v>46065</v>
+        <v>46163</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>13</v>
       </c>
       <c r="J23" t="s">
         <v>14</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.75">
       <c r="A24">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B24">
         <v>2</v>
       </c>
       <c r="C24">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F24">
-        <v>245.03999999999999</v>
+        <v>2.98</v>
       </c>
       <c r="G24" s="1">
-        <v>46066</v>
+        <v>46164</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>13</v>
       </c>
       <c r="J24" t="s">
         <v>14</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75">
       <c r="A25">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="C25">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F25">
-        <v>240.58000000000001</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G25" s="1">
-        <v>46067</v>
+        <v>46165</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>13</v>
       </c>
       <c r="J25" t="s">
         <v>14</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="12.75">
       <c r="A26">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="C26">
-        <v>3871</v>
+        <v>3865</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F26">
-        <v>61.009999999999998</v>
+        <v>1.98</v>
       </c>
       <c r="G26" s="1">
-        <v>46068</v>
+        <v>46166</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>13</v>
       </c>
       <c r="J26" t="s">
         <v>14</v>
       </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="12.75">
       <c r="A27">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C27">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D27" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" t="s">
         <v>22</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
-        <v>144.34999999999999</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G27" s="1">
-        <v>46061</v>
+        <v>46155</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>13</v>
       </c>
       <c r="J27" t="s">
         <v>14</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="12.75">
       <c r="A28">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" t="s">
         <v>22</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>55.060000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G28" s="1">
-        <v>46062</v>
+        <v>46158</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>13</v>
       </c>
       <c r="J28" t="s">
         <v>14</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="12.75">
       <c r="A29">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C29">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" t="s">
         <v>22</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>4.96</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G29" s="1">
-        <v>46063</v>
+        <v>46159</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>13</v>
       </c>
       <c r="J29" t="s">
         <v>14</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="12.75">
       <c r="A30">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C30">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D30" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" t="s">
         <v>22</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>11.9</v>
+        <v>2.48</v>
       </c>
       <c r="G30" s="1">
-        <v>46064</v>
+        <v>46160</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>13</v>
       </c>
       <c r="J30" t="s">
         <v>14</v>
       </c>
       <c r="K30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="12.75">
       <c r="A31">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C31">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D31" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" t="s">
         <v>22</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>18.850000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G31" s="1">
-        <v>46065</v>
+        <v>46161</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>13</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="12.75">
       <c r="A32">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C32">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" t="s">
         <v>22</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>196.91999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G32" s="1">
-        <v>46066</v>
+        <v>46162</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>13</v>
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
       <c r="K32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="12.75">
       <c r="A33">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C33">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D33" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" t="s">
         <v>22</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>337.80000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G33" s="1">
-        <v>46067</v>
+        <v>46164</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>13</v>
       </c>
       <c r="J33" t="s">
         <v>14</v>
       </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="12.75">
       <c r="A34">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C34">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" t="s">
         <v>22</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34">
-        <v>248.02000000000001</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G34" s="1">
-        <v>46068</v>
+        <v>46165</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="s">
         <v>13</v>
       </c>
       <c r="J34" t="s">
         <v>14</v>
       </c>
       <c r="K34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="12.75">
       <c r="A35">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="B35">
         <v>2</v>
       </c>
       <c r="C35">
-        <v>3882</v>
+        <v>3869</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F35">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G35" s="1">
-        <v>46066</v>
+        <v>46158</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" t="s">
         <v>13</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
       <c r="K35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="12.75">
       <c r="A36">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="B36">
         <v>2</v>
       </c>
       <c r="C36">
-        <v>3882</v>
+        <v>3869</v>
       </c>
       <c r="D36" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F36">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G36" s="1">
-        <v>46067</v>
+        <v>46159</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" t="s">
         <v>13</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="12.75">
       <c r="A37">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="B37">
         <v>2</v>
       </c>
       <c r="C37">
-        <v>3888</v>
+        <v>3872</v>
       </c>
       <c r="D37" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F37">
-        <v>0.5</v>
+        <v>15.869999999999999</v>
       </c>
       <c r="G37" s="1">
-        <v>46062</v>
+        <v>46155</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="12.75">
       <c r="A38">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="B38">
         <v>2</v>
       </c>
       <c r="C38">
-        <v>3888</v>
+        <v>3872</v>
       </c>
       <c r="D38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F38">
-        <v>1.49</v>
+        <v>4.96</v>
       </c>
       <c r="G38" s="1">
-        <v>46068</v>
+        <v>46156</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="12.75">
       <c r="A39">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="B39">
         <v>2</v>
       </c>
       <c r="C39">
-        <v>3892</v>
+        <v>3872</v>
       </c>
       <c r="D39" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F39">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G39" s="1">
-        <v>46062</v>
+        <v>46157</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>13</v>
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="12.75">
       <c r="A40">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="B40">
         <v>2</v>
       </c>
       <c r="C40">
-        <v>3892</v>
+        <v>3872</v>
       </c>
       <c r="D40" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F40">
-        <v>0.5</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G40" s="1">
-        <v>46066</v>
+        <v>46158</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>13</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="B41">
         <v>2</v>
       </c>
       <c r="C41">
-        <v>3892</v>
+        <v>3872</v>
       </c>
       <c r="D41" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F41">
-        <v>0.5</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G41" s="1">
-        <v>46068</v>
+        <v>46159</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>13</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="12.75">
       <c r="A42">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="B42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C42">
-        <v>3831</v>
+        <v>3872</v>
       </c>
       <c r="D42" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F42">
-        <v>0.5</v>
+        <v>5.46</v>
       </c>
       <c r="G42" s="1">
-        <v>46065</v>
+        <v>46160</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>13</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75">
       <c r="A43">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="B43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C43">
-        <v>3831</v>
+        <v>3872</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F43">
-        <v>0.5</v>
+        <v>4.46</v>
       </c>
       <c r="G43" s="1">
-        <v>46067</v>
+        <v>46161</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>14</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12.75">
       <c r="A44">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="B44">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C44">
-        <v>3831</v>
+        <v>3872</v>
       </c>
       <c r="D44" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F44">
-        <v>0.5</v>
+        <v>2.98</v>
       </c>
       <c r="G44" s="1">
-        <v>46068</v>
+        <v>46162</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="B45">
         <v>2</v>
       </c>
       <c r="C45">
-        <v>3901</v>
+        <v>3872</v>
       </c>
       <c r="D45" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F45">
-        <v>1.49</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G45" s="1">
-        <v>46061</v>
+        <v>46163</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>13</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="B46">
         <v>2</v>
       </c>
       <c r="C46">
-        <v>3901</v>
+        <v>3872</v>
       </c>
       <c r="D46" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F46">
-        <v>0.98999999999999999</v>
+        <v>4.46</v>
       </c>
       <c r="G46" s="1">
-        <v>46063</v>
+        <v>46164</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>13</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
       <c r="K46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="12.75">
       <c r="A47">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="B47">
         <v>2</v>
       </c>
       <c r="C47">
-        <v>3901</v>
+        <v>3872</v>
       </c>
       <c r="D47" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F47">
-        <v>1.49</v>
+        <v>4.96</v>
       </c>
       <c r="G47" s="1">
-        <v>46064</v>
+        <v>46165</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>13</v>
       </c>
       <c r="J47" t="s">
         <v>14</v>
       </c>
       <c r="K47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="12.75">
       <c r="A48">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="B48">
         <v>2</v>
       </c>
       <c r="C48">
-        <v>3901</v>
+        <v>3872</v>
       </c>
       <c r="D48" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F48">
-        <v>3.4700000000000002</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G48" s="1">
-        <v>46065</v>
+        <v>46166</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>13</v>
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="B49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C49">
-        <v>3901</v>
+        <v>3815</v>
       </c>
       <c r="D49" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F49">
-        <v>43.149999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G49" s="1">
-        <v>46066</v>
+        <v>46155</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
         <v>13</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="12.75">
       <c r="A50">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="B50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C50">
-        <v>3901</v>
+        <v>3815</v>
       </c>
       <c r="D50" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F50">
-        <v>76.390000000000001</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G50" s="1">
-        <v>46067</v>
+        <v>46156</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>13</v>
       </c>
       <c r="J50" t="s">
         <v>14</v>
       </c>
       <c r="K50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75">
       <c r="A51">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="B51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C51">
-        <v>3901</v>
+        <v>3815</v>
       </c>
       <c r="D51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F51">
-        <v>119.05</v>
+        <v>0.5</v>
       </c>
       <c r="G51" s="1">
-        <v>46068</v>
+        <v>46158</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>13</v>
       </c>
       <c r="J51" t="s">
         <v>14</v>
       </c>
       <c r="K51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="12.75">
       <c r="A52">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B52">
         <v>1</v>
       </c>
       <c r="C52">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F52">
         <v>1.49</v>
       </c>
       <c r="G52" s="1">
-        <v>46061</v>
+        <v>46159</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>13</v>
       </c>
       <c r="J52" t="s">
         <v>14</v>
       </c>
       <c r="K52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B53">
         <v>1</v>
       </c>
       <c r="C53">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F53">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G53" s="1">
-        <v>46062</v>
+        <v>46160</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>13</v>
       </c>
       <c r="J53" t="s">
         <v>14</v>
       </c>
       <c r="K53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
       <c r="C54">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F54">
-        <v>2.98</v>
+        <v>1.98</v>
       </c>
       <c r="G54" s="1">
-        <v>46063</v>
+        <v>46161</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>13</v>
       </c>
       <c r="J54" t="s">
         <v>14</v>
       </c>
       <c r="K54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12.75">
       <c r="A55">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B55">
         <v>1</v>
       </c>
       <c r="C55">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F55">
         <v>1.49</v>
       </c>
       <c r="G55" s="1">
-        <v>46064</v>
+        <v>46162</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
         <v>13</v>
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="12.75">
       <c r="A56">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B56">
         <v>1</v>
       </c>
       <c r="C56">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F56">
-        <v>1.98</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G56" s="1">
-        <v>46065</v>
+        <v>46163</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
         <v>13</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.75">
       <c r="A57">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B57">
         <v>1</v>
       </c>
       <c r="C57">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F57">
-        <v>2.98</v>
+        <v>4.96</v>
       </c>
       <c r="G57" s="1">
-        <v>46066</v>
+        <v>46164</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>13</v>
       </c>
       <c r="J57" t="s">
         <v>14</v>
       </c>
       <c r="K57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.75">
       <c r="A58">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B58">
         <v>1</v>
       </c>
       <c r="C58">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F58">
-        <v>1.98</v>
+        <v>9.4199999999999999</v>
       </c>
       <c r="G58" s="1">
-        <v>46067</v>
+        <v>46165</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>13</v>
       </c>
       <c r="J58" t="s">
         <v>14</v>
       </c>
       <c r="K58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.75">
       <c r="A59">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
-        <v>3840</v>
+        <v>3815</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F59">
-        <v>1.49</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G59" s="1">
-        <v>46068</v>
+        <v>46166</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>13</v>
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="12.75">
       <c r="A60">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="B60">
         <v>1</v>
       </c>
       <c r="C60">
-        <v>3841</v>
+        <v>3816</v>
       </c>
       <c r="D60" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F60">
-        <v>1.49</v>
+        <v>2.48</v>
       </c>
       <c r="G60" s="1">
-        <v>46061</v>
+        <v>46164</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="12.75">
       <c r="A61">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="B61">
         <v>1</v>
       </c>
       <c r="C61">
-        <v>3841</v>
+        <v>3816</v>
       </c>
       <c r="D61" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F61">
-        <v>2.48</v>
+        <v>0.5</v>
       </c>
       <c r="G61" s="1">
-        <v>46062</v>
+        <v>46165</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>13</v>
       </c>
       <c r="J61" t="s">
         <v>14</v>
       </c>
       <c r="K61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="12.75">
       <c r="A62">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
-        <v>3841</v>
+        <v>3816</v>
       </c>
       <c r="D62" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F62">
-        <v>3.9700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G62" s="1">
-        <v>46063</v>
+        <v>46166</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>13</v>
       </c>
       <c r="J62" t="s">
         <v>14</v>
       </c>
       <c r="K62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="B63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C63">
-        <v>3841</v>
+        <v>3874</v>
       </c>
       <c r="D63" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F63">
-        <v>2.48</v>
+        <v>0.5</v>
       </c>
       <c r="G63" s="1">
-        <v>46064</v>
+        <v>46155</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>13</v>
       </c>
       <c r="J63" t="s">
         <v>14</v>
       </c>
       <c r="K63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12.75">
       <c r="A64">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="B64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C64">
-        <v>3841</v>
+        <v>3874</v>
       </c>
       <c r="D64" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F64">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G64" s="1">
-        <v>46065</v>
+        <v>46159</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>13</v>
       </c>
       <c r="J64" t="s">
         <v>14</v>
       </c>
       <c r="K64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="12.75">
       <c r="A65">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="B65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C65">
-        <v>3841</v>
+        <v>3874</v>
       </c>
       <c r="D65" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F65">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G65" s="1">
-        <v>46066</v>
+        <v>46161</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>13</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
       <c r="K65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="12.75">
       <c r="A66">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="B66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C66">
-        <v>3841</v>
+        <v>3875</v>
       </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F66">
-        <v>6.4500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G66" s="1">
-        <v>46067</v>
+        <v>46161</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>13</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="12.75">
       <c r="A67">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="B67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C67">
-        <v>3841</v>
+        <v>3875</v>
       </c>
       <c r="D67" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F67">
-        <v>2.48</v>
+        <v>1.98</v>
       </c>
       <c r="G67" s="1">
-        <v>46068</v>
+        <v>46166</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>13</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="12.75">
       <c r="A68">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C68">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F68">
-        <v>2.98</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G68" s="1">
-        <v>46061</v>
+        <v>46155</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
       <c r="K68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="12.75">
       <c r="A69">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C69">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D69" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F69">
-        <v>2.98</v>
+        <v>0.5</v>
       </c>
       <c r="G69" s="1">
-        <v>46062</v>
+        <v>46156</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>13</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
       <c r="K69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="12.75">
       <c r="A70">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C70">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D70" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F70">
-        <v>3.4700000000000002</v>
+        <v>1.49</v>
       </c>
       <c r="G70" s="1">
-        <v>46063</v>
+        <v>46159</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>13</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
       <c r="K70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="12.75">
       <c r="A71">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C71">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D71" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F71">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G71" s="1">
-        <v>46064</v>
+        <v>46160</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>13</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
       <c r="K71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="12.75">
       <c r="A72">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C72">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D72" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F72">
-        <v>1.49</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G72" s="1">
-        <v>46065</v>
+        <v>46161</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
         <v>13</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
       <c r="K72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="12.75">
       <c r="A73">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C73">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D73" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F73">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G73" s="1">
-        <v>46066</v>
+        <v>46162</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>13</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
       <c r="K73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="12.75">
       <c r="A74">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C74">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D74" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F74">
-        <v>3.9700000000000002</v>
+        <v>1.49</v>
       </c>
       <c r="G74" s="1">
-        <v>46067</v>
+        <v>46164</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
         <v>13</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
       <c r="K74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="12.75">
       <c r="A75">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="B75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C75">
-        <v>3842</v>
+        <v>3876</v>
       </c>
       <c r="D75" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F75">
         <v>0.98999999999999999</v>
       </c>
       <c r="G75" s="1">
-        <v>46068</v>
+        <v>46165</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>13</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
       <c r="K75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="12.75">
       <c r="A76">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="B76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C76">
-        <v>3843</v>
+        <v>3876</v>
       </c>
       <c r="D76" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F76">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G76" s="1">
-        <v>46062</v>
+        <v>46166</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>13</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
       <c r="K76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12.75">
       <c r="A77">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="B77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C77">
-        <v>3843</v>
+        <v>3877</v>
       </c>
       <c r="D77" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E77" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F77">
-        <v>0.98999999999999999</v>
+        <v>18.350000000000001</v>
       </c>
       <c r="G77" s="1">
-        <v>46063</v>
+        <v>46155</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>13</v>
       </c>
       <c r="J77" t="s">
         <v>14</v>
       </c>
       <c r="K77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="12.75">
       <c r="A78">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="B78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C78">
-        <v>3843</v>
+        <v>3877</v>
       </c>
       <c r="D78" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E78" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F78">
-        <v>0.5</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G78" s="1">
-        <v>46065</v>
+        <v>46156</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>13</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
       <c r="K78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="12.75">
       <c r="A79">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="B79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C79">
-        <v>3843</v>
+        <v>3877</v>
       </c>
       <c r="D79" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E79" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F79">
-        <v>0.5</v>
+        <v>1.98</v>
       </c>
       <c r="G79" s="1">
-        <v>46066</v>
+        <v>46157</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>13</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
       <c r="K79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="12.75">
       <c r="A80">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="B80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C80">
-        <v>3843</v>
+        <v>3877</v>
       </c>
       <c r="D80" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E80" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F80">
-        <v>0.5</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G80" s="1">
-        <v>46068</v>
+        <v>46158</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>13</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
       <c r="K80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="12.75">
       <c r="A81">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="B81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C81">
-        <v>3846</v>
+        <v>3877</v>
       </c>
       <c r="D81" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E81" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F81">
-        <v>0.5</v>
+        <v>4.96</v>
       </c>
       <c r="G81" s="1">
-        <v>46061</v>
+        <v>46159</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>13</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="12.75">
       <c r="A82">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="B82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C82">
-        <v>3846</v>
+        <v>3877</v>
       </c>
       <c r="D82" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E82" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F82">
-        <v>0.98999999999999999</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G82" s="1">
-        <v>46062</v>
+        <v>46160</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>13</v>
       </c>
       <c r="J82" t="s">
         <v>14</v>
       </c>
       <c r="K82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="12.75">
       <c r="A83">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="B83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C83">
-        <v>3846</v>
+        <v>3877</v>
       </c>
       <c r="D83" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E83" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F83">
-        <v>1.49</v>
+        <v>10.91</v>
       </c>
       <c r="G83" s="1">
-        <v>46065</v>
+        <v>46161</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>13</v>
       </c>
       <c r="J83" t="s">
         <v>14</v>
       </c>
       <c r="K83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="12.75">
       <c r="A84">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="B84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C84">
-        <v>3846</v>
+        <v>3877</v>
       </c>
       <c r="D84" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F84">
-        <v>8.4299999999999997</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G84" s="1">
-        <v>46066</v>
+        <v>46162</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>14</v>
       </c>
       <c r="K84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="12.75">
       <c r="A85">
+        <v>40</v>
+      </c>
+      <c r="B85">
+        <v>2</v>
+      </c>
+      <c r="C85">
+        <v>3877</v>
+      </c>
+      <c r="D85" t="s">
+        <v>33</v>
+      </c>
+      <c r="E85" t="s">
+        <v>31</v>
+      </c>
+      <c r="F85">
+        <v>4.46</v>
+      </c>
+      <c r="G85" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H85">
+        <v>1</v>
+      </c>
+      <c r="I85" t="s">
+        <v>13</v>
+      </c>
+      <c r="J85" t="s">
+        <v>14</v>
+      </c>
+      <c r="K85" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="12.75">
+      <c r="A86">
+        <v>40</v>
+      </c>
+      <c r="B86">
+        <v>2</v>
+      </c>
+      <c r="C86">
+        <v>3877</v>
+      </c>
+      <c r="D86" t="s">
+        <v>33</v>
+      </c>
+      <c r="E86" t="s">
+        <v>31</v>
+      </c>
+      <c r="F86">
+        <v>5.46</v>
+      </c>
+      <c r="G86" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H86">
+        <v>1</v>
+      </c>
+      <c r="I86" t="s">
+        <v>13</v>
+      </c>
+      <c r="J86" t="s">
+        <v>14</v>
+      </c>
+      <c r="K86" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="12.75">
+      <c r="A87">
+        <v>40</v>
+      </c>
+      <c r="B87">
+        <v>2</v>
+      </c>
+      <c r="C87">
+        <v>3877</v>
+      </c>
+      <c r="D87" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" t="s">
+        <v>31</v>
+      </c>
+      <c r="F87">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G87" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H87">
+        <v>1</v>
+      </c>
+      <c r="I87" t="s">
+        <v>13</v>
+      </c>
+      <c r="J87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K87" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="12.75">
+      <c r="A88">
+        <v>40</v>
+      </c>
+      <c r="B88">
+        <v>2</v>
+      </c>
+      <c r="C88">
+        <v>3877</v>
+      </c>
+      <c r="D88" t="s">
+        <v>33</v>
+      </c>
+      <c r="E88" t="s">
+        <v>31</v>
+      </c>
+      <c r="F88">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G88" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H88">
+        <v>1</v>
+      </c>
+      <c r="I88" t="s">
+        <v>13</v>
+      </c>
+      <c r="J88" t="s">
+        <v>14</v>
+      </c>
+      <c r="K88" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="12.75">
+      <c r="A89">
+        <v>42</v>
+      </c>
+      <c r="B89">
+        <v>2</v>
+      </c>
+      <c r="C89">
+        <v>3878</v>
+      </c>
+      <c r="D89" t="s">
+        <v>34</v>
+      </c>
+      <c r="E89" t="s">
+        <v>35</v>
+      </c>
+      <c r="F89">
+        <v>0.5</v>
+      </c>
+      <c r="G89" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89" t="s">
+        <v>13</v>
+      </c>
+      <c r="J89" t="s">
+        <v>14</v>
+      </c>
+      <c r="K89" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="12.75">
+      <c r="A90">
+        <v>48</v>
+      </c>
+      <c r="B90">
+        <v>2</v>
+      </c>
+      <c r="C90">
+        <v>3880</v>
+      </c>
+      <c r="D90" t="s">
+        <v>36</v>
+      </c>
+      <c r="E90" t="s">
+        <v>37</v>
+      </c>
+      <c r="F90">
+        <v>1.49</v>
+      </c>
+      <c r="G90" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H90">
+        <v>1</v>
+      </c>
+      <c r="I90" t="s">
+        <v>13</v>
+      </c>
+      <c r="J90" t="s">
+        <v>14</v>
+      </c>
+      <c r="K90" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="12.75">
+      <c r="A91">
+        <v>48</v>
+      </c>
+      <c r="B91">
+        <v>2</v>
+      </c>
+      <c r="C91">
+        <v>3880</v>
+      </c>
+      <c r="D91" t="s">
+        <v>36</v>
+      </c>
+      <c r="E91" t="s">
+        <v>37</v>
+      </c>
+      <c r="F91">
+        <v>0.5</v>
+      </c>
+      <c r="G91" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H91">
+        <v>1</v>
+      </c>
+      <c r="I91" t="s">
+        <v>13</v>
+      </c>
+      <c r="J91" t="s">
+        <v>14</v>
+      </c>
+      <c r="K91" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="12.75">
+      <c r="A92">
+        <v>48</v>
+      </c>
+      <c r="B92">
+        <v>2</v>
+      </c>
+      <c r="C92">
+        <v>3880</v>
+      </c>
+      <c r="D92" t="s">
+        <v>36</v>
+      </c>
+      <c r="E92" t="s">
+        <v>37</v>
+      </c>
+      <c r="F92">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G92" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H92">
+        <v>1</v>
+      </c>
+      <c r="I92" t="s">
+        <v>13</v>
+      </c>
+      <c r="J92" t="s">
+        <v>14</v>
+      </c>
+      <c r="K92" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="12.75">
+      <c r="A93">
+        <v>48</v>
+      </c>
+      <c r="B93">
+        <v>2</v>
+      </c>
+      <c r="C93">
+        <v>3880</v>
+      </c>
+      <c r="D93" t="s">
+        <v>36</v>
+      </c>
+      <c r="E93" t="s">
+        <v>37</v>
+      </c>
+      <c r="F93">
+        <v>0.5</v>
+      </c>
+      <c r="G93" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H93">
+        <v>1</v>
+      </c>
+      <c r="I93" t="s">
+        <v>13</v>
+      </c>
+      <c r="J93" t="s">
+        <v>14</v>
+      </c>
+      <c r="K93" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="12.75">
+      <c r="A94">
+        <v>48</v>
+      </c>
+      <c r="B94">
+        <v>2</v>
+      </c>
+      <c r="C94">
+        <v>3880</v>
+      </c>
+      <c r="D94" t="s">
+        <v>36</v>
+      </c>
+      <c r="E94" t="s">
+        <v>37</v>
+      </c>
+      <c r="F94">
+        <v>0.5</v>
+      </c>
+      <c r="G94" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H94">
+        <v>1</v>
+      </c>
+      <c r="I94" t="s">
+        <v>13</v>
+      </c>
+      <c r="J94" t="s">
+        <v>14</v>
+      </c>
+      <c r="K94" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75">
+      <c r="A95">
+        <v>48</v>
+      </c>
+      <c r="B95">
+        <v>2</v>
+      </c>
+      <c r="C95">
+        <v>3880</v>
+      </c>
+      <c r="D95" t="s">
+        <v>36</v>
+      </c>
+      <c r="E95" t="s">
+        <v>37</v>
+      </c>
+      <c r="F95">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G95" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H95">
+        <v>1</v>
+      </c>
+      <c r="I95" t="s">
+        <v>13</v>
+      </c>
+      <c r="J95" t="s">
+        <v>14</v>
+      </c>
+      <c r="K95" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75">
+      <c r="A96">
+        <v>49</v>
+      </c>
+      <c r="B96">
+        <v>1</v>
+      </c>
+      <c r="C96">
+        <v>3824</v>
+      </c>
+      <c r="D96" t="s">
+        <v>38</v>
+      </c>
+      <c r="E96" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>0.5</v>
+      </c>
+      <c r="G96" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H96">
+        <v>1</v>
+      </c>
+      <c r="I96" t="s">
+        <v>13</v>
+      </c>
+      <c r="J96" t="s">
+        <v>14</v>
+      </c>
+      <c r="K96" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="12.75">
+      <c r="A97">
+        <v>53</v>
+      </c>
+      <c r="B97">
+        <v>2</v>
+      </c>
+      <c r="C97">
+        <v>3911</v>
+      </c>
+      <c r="D97" t="s">
+        <v>39</v>
+      </c>
+      <c r="E97" t="s">
+        <v>40</v>
+      </c>
+      <c r="F97">
+        <v>2.98</v>
+      </c>
+      <c r="G97" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H97">
+        <v>1</v>
+      </c>
+      <c r="I97" t="s">
+        <v>13</v>
+      </c>
+      <c r="J97" t="s">
+        <v>14</v>
+      </c>
+      <c r="K97" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="12.75">
+      <c r="A98">
+        <v>53</v>
+      </c>
+      <c r="B98">
+        <v>2</v>
+      </c>
+      <c r="C98">
+        <v>3911</v>
+      </c>
+      <c r="D98" t="s">
+        <v>39</v>
+      </c>
+      <c r="E98" t="s">
+        <v>40</v>
+      </c>
+      <c r="F98">
+        <v>1.49</v>
+      </c>
+      <c r="G98" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H98">
+        <v>1</v>
+      </c>
+      <c r="I98" t="s">
+        <v>13</v>
+      </c>
+      <c r="J98" t="s">
+        <v>14</v>
+      </c>
+      <c r="K98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="12.75">
+      <c r="A99">
+        <v>53</v>
+      </c>
+      <c r="B99">
+        <v>2</v>
+      </c>
+      <c r="C99">
+        <v>3911</v>
+      </c>
+      <c r="D99" t="s">
+        <v>39</v>
+      </c>
+      <c r="E99" t="s">
+        <v>40</v>
+      </c>
+      <c r="F99">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G99" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H99">
+        <v>1</v>
+      </c>
+      <c r="I99" t="s">
+        <v>13</v>
+      </c>
+      <c r="J99" t="s">
+        <v>14</v>
+      </c>
+      <c r="K99" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.75">
+      <c r="A100">
+        <v>53</v>
+      </c>
+      <c r="B100">
+        <v>2</v>
+      </c>
+      <c r="C100">
+        <v>3911</v>
+      </c>
+      <c r="D100" t="s">
+        <v>39</v>
+      </c>
+      <c r="E100" t="s">
+        <v>40</v>
+      </c>
+      <c r="F100">
+        <v>0.5</v>
+      </c>
+      <c r="G100" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H100">
+        <v>1</v>
+      </c>
+      <c r="I100" t="s">
+        <v>13</v>
+      </c>
+      <c r="J100" t="s">
+        <v>14</v>
+      </c>
+      <c r="K100" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="12.75">
+      <c r="A101">
+        <v>53</v>
+      </c>
+      <c r="B101">
+        <v>2</v>
+      </c>
+      <c r="C101">
+        <v>3911</v>
+      </c>
+      <c r="D101" t="s">
+        <v>39</v>
+      </c>
+      <c r="E101" t="s">
+        <v>40</v>
+      </c>
+      <c r="F101">
+        <v>0.5</v>
+      </c>
+      <c r="G101" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H101">
+        <v>1</v>
+      </c>
+      <c r="I101" t="s">
+        <v>13</v>
+      </c>
+      <c r="J101" t="s">
+        <v>14</v>
+      </c>
+      <c r="K101" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="12.75">
+      <c r="A102">
+        <v>53</v>
+      </c>
+      <c r="B102">
+        <v>2</v>
+      </c>
+      <c r="C102">
+        <v>3911</v>
+      </c>
+      <c r="D102" t="s">
+        <v>39</v>
+      </c>
+      <c r="E102" t="s">
+        <v>40</v>
+      </c>
+      <c r="F102">
+        <v>1.49</v>
+      </c>
+      <c r="G102" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="I102" t="s">
+        <v>13</v>
+      </c>
+      <c r="J102" t="s">
+        <v>14</v>
+      </c>
+      <c r="K102" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="12.75">
+      <c r="A103">
+        <v>53</v>
+      </c>
+      <c r="B103">
+        <v>2</v>
+      </c>
+      <c r="C103">
+        <v>3911</v>
+      </c>
+      <c r="D103" t="s">
+        <v>39</v>
+      </c>
+      <c r="E103" t="s">
+        <v>40</v>
+      </c>
+      <c r="F103">
+        <v>0.5</v>
+      </c>
+      <c r="G103" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
+      <c r="I103" t="s">
+        <v>13</v>
+      </c>
+      <c r="J103" t="s">
+        <v>14</v>
+      </c>
+      <c r="K103" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="12.75">
+      <c r="A104">
+        <v>54</v>
+      </c>
+      <c r="B104">
+        <v>2</v>
+      </c>
+      <c r="C104">
+        <v>3881</v>
+      </c>
+      <c r="D104" t="s">
+        <v>41</v>
+      </c>
+      <c r="E104" t="s">
+        <v>40</v>
+      </c>
+      <c r="F104">
+        <v>0.5</v>
+      </c>
+      <c r="G104" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H104">
+        <v>1</v>
+      </c>
+      <c r="I104" t="s">
+        <v>13</v>
+      </c>
+      <c r="J104" t="s">
+        <v>14</v>
+      </c>
+      <c r="K104" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="12.75">
+      <c r="A105">
+        <v>59</v>
+      </c>
+      <c r="B105">
+        <v>2</v>
+      </c>
+      <c r="C105">
+        <v>3885</v>
+      </c>
+      <c r="D105" t="s">
+        <v>42</v>
+      </c>
+      <c r="E105" t="s">
+        <v>43</v>
+      </c>
+      <c r="F105">
+        <v>2.48</v>
+      </c>
+      <c r="G105" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H105">
+        <v>1</v>
+      </c>
+      <c r="I105" t="s">
+        <v>13</v>
+      </c>
+      <c r="J105" t="s">
+        <v>14</v>
+      </c>
+      <c r="K105" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="12.75">
+      <c r="A106">
+        <v>59</v>
+      </c>
+      <c r="B106">
+        <v>2</v>
+      </c>
+      <c r="C106">
+        <v>3885</v>
+      </c>
+      <c r="D106" t="s">
+        <v>42</v>
+      </c>
+      <c r="E106" t="s">
+        <v>43</v>
+      </c>
+      <c r="F106">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G106" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H106">
+        <v>1</v>
+      </c>
+      <c r="I106" t="s">
+        <v>13</v>
+      </c>
+      <c r="J106" t="s">
+        <v>14</v>
+      </c>
+      <c r="K106" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="12.75">
+      <c r="A107">
+        <v>59</v>
+      </c>
+      <c r="B107">
+        <v>2</v>
+      </c>
+      <c r="C107">
+        <v>3885</v>
+      </c>
+      <c r="D107" t="s">
+        <v>42</v>
+      </c>
+      <c r="E107" t="s">
+        <v>43</v>
+      </c>
+      <c r="F107">
+        <v>1.49</v>
+      </c>
+      <c r="G107" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H107">
+        <v>1</v>
+      </c>
+      <c r="I107" t="s">
+        <v>13</v>
+      </c>
+      <c r="J107" t="s">
+        <v>14</v>
+      </c>
+      <c r="K107" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="12.75">
+      <c r="A108">
+        <v>59</v>
+      </c>
+      <c r="B108">
+        <v>2</v>
+      </c>
+      <c r="C108">
+        <v>3885</v>
+      </c>
+      <c r="D108" t="s">
+        <v>42</v>
+      </c>
+      <c r="E108" t="s">
+        <v>43</v>
+      </c>
+      <c r="F108">
+        <v>1.49</v>
+      </c>
+      <c r="G108" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
+      <c r="I108" t="s">
+        <v>13</v>
+      </c>
+      <c r="J108" t="s">
+        <v>14</v>
+      </c>
+      <c r="K108" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="12.75">
+      <c r="A109">
+        <v>59</v>
+      </c>
+      <c r="B109">
+        <v>2</v>
+      </c>
+      <c r="C109">
+        <v>3885</v>
+      </c>
+      <c r="D109" t="s">
+        <v>42</v>
+      </c>
+      <c r="E109" t="s">
+        <v>43</v>
+      </c>
+      <c r="F109">
+        <v>2.98</v>
+      </c>
+      <c r="G109" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109" t="s">
+        <v>13</v>
+      </c>
+      <c r="J109" t="s">
+        <v>14</v>
+      </c>
+      <c r="K109" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="12.75">
+      <c r="A110">
+        <v>59</v>
+      </c>
+      <c r="B110">
+        <v>2</v>
+      </c>
+      <c r="C110">
+        <v>3885</v>
+      </c>
+      <c r="D110" t="s">
+        <v>42</v>
+      </c>
+      <c r="E110" t="s">
+        <v>43</v>
+      </c>
+      <c r="F110">
+        <v>1.49</v>
+      </c>
+      <c r="G110" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110" t="s">
+        <v>13</v>
+      </c>
+      <c r="J110" t="s">
+        <v>14</v>
+      </c>
+      <c r="K110" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="12.75">
+      <c r="A111">
+        <v>59</v>
+      </c>
+      <c r="B111">
+        <v>2</v>
+      </c>
+      <c r="C111">
+        <v>3885</v>
+      </c>
+      <c r="D111" t="s">
+        <v>42</v>
+      </c>
+      <c r="E111" t="s">
+        <v>43</v>
+      </c>
+      <c r="F111">
+        <v>2.98</v>
+      </c>
+      <c r="G111" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H111">
+        <v>1</v>
+      </c>
+      <c r="I111" t="s">
+        <v>13</v>
+      </c>
+      <c r="J111" t="s">
+        <v>14</v>
+      </c>
+      <c r="K111" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="12.75">
+      <c r="A112">
+        <v>59</v>
+      </c>
+      <c r="B112">
+        <v>2</v>
+      </c>
+      <c r="C112">
+        <v>3885</v>
+      </c>
+      <c r="D112" t="s">
+        <v>42</v>
+      </c>
+      <c r="E112" t="s">
+        <v>43</v>
+      </c>
+      <c r="F112">
+        <v>0.5</v>
+      </c>
+      <c r="G112" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H112">
+        <v>1</v>
+      </c>
+      <c r="I112" t="s">
+        <v>13</v>
+      </c>
+      <c r="J112" t="s">
+        <v>14</v>
+      </c>
+      <c r="K112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="12.75">
+      <c r="A113">
+        <v>59</v>
+      </c>
+      <c r="B113">
+        <v>2</v>
+      </c>
+      <c r="C113">
+        <v>3885</v>
+      </c>
+      <c r="D113" t="s">
+        <v>42</v>
+      </c>
+      <c r="E113" t="s">
+        <v>43</v>
+      </c>
+      <c r="F113">
+        <v>1.49</v>
+      </c>
+      <c r="G113" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H113">
+        <v>1</v>
+      </c>
+      <c r="I113" t="s">
+        <v>13</v>
+      </c>
+      <c r="J113" t="s">
+        <v>14</v>
+      </c>
+      <c r="K113" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="12.75">
+      <c r="A114">
+        <v>59</v>
+      </c>
+      <c r="B114">
+        <v>2</v>
+      </c>
+      <c r="C114">
+        <v>3885</v>
+      </c>
+      <c r="D114" t="s">
+        <v>42</v>
+      </c>
+      <c r="E114" t="s">
+        <v>43</v>
+      </c>
+      <c r="F114">
+        <v>1.49</v>
+      </c>
+      <c r="G114" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H114">
+        <v>1</v>
+      </c>
+      <c r="I114" t="s">
+        <v>13</v>
+      </c>
+      <c r="J114" t="s">
+        <v>14</v>
+      </c>
+      <c r="K114" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="12.75">
+      <c r="A115">
+        <v>59</v>
+      </c>
+      <c r="B115">
+        <v>2</v>
+      </c>
+      <c r="C115">
+        <v>3885</v>
+      </c>
+      <c r="D115" t="s">
+        <v>42</v>
+      </c>
+      <c r="E115" t="s">
+        <v>43</v>
+      </c>
+      <c r="F115">
+        <v>2.48</v>
+      </c>
+      <c r="G115" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H115">
+        <v>1</v>
+      </c>
+      <c r="I115" t="s">
+        <v>13</v>
+      </c>
+      <c r="J115" t="s">
+        <v>14</v>
+      </c>
+      <c r="K115" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="12.75">
+      <c r="A116">
+        <v>59</v>
+      </c>
+      <c r="B116">
+        <v>2</v>
+      </c>
+      <c r="C116">
+        <v>3885</v>
+      </c>
+      <c r="D116" t="s">
+        <v>42</v>
+      </c>
+      <c r="E116" t="s">
+        <v>43</v>
+      </c>
+      <c r="F116">
+        <v>3.9700000000000002</v>
+      </c>
+      <c r="G116" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
+      </c>
+      <c r="I116" t="s">
+        <v>13</v>
+      </c>
+      <c r="J116" t="s">
+        <v>14</v>
+      </c>
+      <c r="K116" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="12.75">
+      <c r="A117">
+        <v>60</v>
+      </c>
+      <c r="B117">
+        <v>2</v>
+      </c>
+      <c r="C117">
+        <v>3883</v>
+      </c>
+      <c r="D117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E117" t="s">
+        <v>43</v>
+      </c>
+      <c r="F117">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G117" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
+      </c>
+      <c r="I117" t="s">
+        <v>13</v>
+      </c>
+      <c r="J117" t="s">
+        <v>14</v>
+      </c>
+      <c r="K117" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="12.75">
+      <c r="A118">
+        <v>61</v>
+      </c>
+      <c r="B118">
+        <v>2</v>
+      </c>
+      <c r="C118">
+        <v>3884</v>
+      </c>
+      <c r="D118" t="s">
+        <v>45</v>
+      </c>
+      <c r="E118" t="s">
+        <v>43</v>
+      </c>
+      <c r="F118">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G118" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H118">
+        <v>1</v>
+      </c>
+      <c r="I118" t="s">
+        <v>13</v>
+      </c>
+      <c r="J118" t="s">
+        <v>14</v>
+      </c>
+      <c r="K118" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="12.75">
+      <c r="A119">
+        <v>61</v>
+      </c>
+      <c r="B119">
+        <v>2</v>
+      </c>
+      <c r="C119">
+        <v>3884</v>
+      </c>
+      <c r="D119" t="s">
+        <v>45</v>
+      </c>
+      <c r="E119" t="s">
+        <v>43</v>
+      </c>
+      <c r="F119">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G119" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H119">
+        <v>1</v>
+      </c>
+      <c r="I119" t="s">
+        <v>13</v>
+      </c>
+      <c r="J119" t="s">
+        <v>14</v>
+      </c>
+      <c r="K119" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="12.75">
+      <c r="A120">
+        <v>61</v>
+      </c>
+      <c r="B120">
+        <v>2</v>
+      </c>
+      <c r="C120">
+        <v>3884</v>
+      </c>
+      <c r="D120" t="s">
+        <v>45</v>
+      </c>
+      <c r="E120" t="s">
+        <v>43</v>
+      </c>
+      <c r="F120">
+        <v>2.48</v>
+      </c>
+      <c r="G120" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H120">
+        <v>1</v>
+      </c>
+      <c r="I120" t="s">
+        <v>13</v>
+      </c>
+      <c r="J120" t="s">
+        <v>14</v>
+      </c>
+      <c r="K120" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="12.75">
+      <c r="A121">
+        <v>61</v>
+      </c>
+      <c r="B121">
+        <v>2</v>
+      </c>
+      <c r="C121">
+        <v>3884</v>
+      </c>
+      <c r="D121" t="s">
+        <v>45</v>
+      </c>
+      <c r="E121" t="s">
+        <v>43</v>
+      </c>
+      <c r="F121">
+        <v>1.49</v>
+      </c>
+      <c r="G121" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H121">
+        <v>1</v>
+      </c>
+      <c r="I121" t="s">
+        <v>13</v>
+      </c>
+      <c r="J121" t="s">
+        <v>14</v>
+      </c>
+      <c r="K121" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="12.75">
+      <c r="A122">
+        <v>61</v>
+      </c>
+      <c r="B122">
+        <v>2</v>
+      </c>
+      <c r="C122">
+        <v>3884</v>
+      </c>
+      <c r="D122" t="s">
+        <v>45</v>
+      </c>
+      <c r="E122" t="s">
+        <v>43</v>
+      </c>
+      <c r="F122">
+        <v>4.46</v>
+      </c>
+      <c r="G122" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H122">
+        <v>1</v>
+      </c>
+      <c r="I122" t="s">
+        <v>13</v>
+      </c>
+      <c r="J122" t="s">
+        <v>14</v>
+      </c>
+      <c r="K122" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="12.75">
+      <c r="A123">
+        <v>61</v>
+      </c>
+      <c r="B123">
+        <v>2</v>
+      </c>
+      <c r="C123">
+        <v>3884</v>
+      </c>
+      <c r="D123" t="s">
+        <v>45</v>
+      </c>
+      <c r="E123" t="s">
+        <v>43</v>
+      </c>
+      <c r="F123">
+        <v>6.4500000000000002</v>
+      </c>
+      <c r="G123" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H123">
+        <v>1</v>
+      </c>
+      <c r="I123" t="s">
+        <v>13</v>
+      </c>
+      <c r="J123" t="s">
+        <v>14</v>
+      </c>
+      <c r="K123" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="12.75">
+      <c r="A124">
+        <v>61</v>
+      </c>
+      <c r="B124">
+        <v>2</v>
+      </c>
+      <c r="C124">
+        <v>3884</v>
+      </c>
+      <c r="D124" t="s">
+        <v>45</v>
+      </c>
+      <c r="E124" t="s">
+        <v>43</v>
+      </c>
+      <c r="F124">
+        <v>23.809999999999999</v>
+      </c>
+      <c r="G124" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H124">
+        <v>1</v>
+      </c>
+      <c r="I124" t="s">
+        <v>13</v>
+      </c>
+      <c r="J124" t="s">
+        <v>14</v>
+      </c>
+      <c r="K124" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="12.75">
+      <c r="A125">
+        <v>61</v>
+      </c>
+      <c r="B125">
+        <v>2</v>
+      </c>
+      <c r="C125">
+        <v>3884</v>
+      </c>
+      <c r="D125" t="s">
+        <v>45</v>
+      </c>
+      <c r="E125" t="s">
+        <v>43</v>
+      </c>
+      <c r="F125">
+        <v>15.869999999999999</v>
+      </c>
+      <c r="G125" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125" t="s">
+        <v>13</v>
+      </c>
+      <c r="J125" t="s">
+        <v>14</v>
+      </c>
+      <c r="K125" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.75">
+      <c r="A126">
+        <v>61</v>
+      </c>
+      <c r="B126">
+        <v>2</v>
+      </c>
+      <c r="C126">
+        <v>3884</v>
+      </c>
+      <c r="D126" t="s">
+        <v>45</v>
+      </c>
+      <c r="E126" t="s">
+        <v>43</v>
+      </c>
+      <c r="F126">
+        <v>31.25</v>
+      </c>
+      <c r="G126" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H126">
+        <v>1</v>
+      </c>
+      <c r="I126" t="s">
+        <v>13</v>
+      </c>
+      <c r="J126" t="s">
+        <v>14</v>
+      </c>
+      <c r="K126" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" ht="12.75">
+      <c r="A127">
+        <v>62</v>
+      </c>
+      <c r="B127">
+        <v>1</v>
+      </c>
+      <c r="C127">
+        <v>3847</v>
+      </c>
+      <c r="D127" t="s">
+        <v>46</v>
+      </c>
+      <c r="E127" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G127" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H127">
+        <v>1</v>
+      </c>
+      <c r="I127" t="s">
+        <v>13</v>
+      </c>
+      <c r="J127" t="s">
+        <v>14</v>
+      </c>
+      <c r="K127" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" ht="12.75">
+      <c r="A128">
+        <v>62</v>
+      </c>
+      <c r="B128">
+        <v>1</v>
+      </c>
+      <c r="C128">
+        <v>3847</v>
+      </c>
+      <c r="D128" t="s">
+        <v>46</v>
+      </c>
+      <c r="E128" t="s">
+        <v>17</v>
+      </c>
+      <c r="F128">
+        <v>0.5</v>
+      </c>
+      <c r="G128" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H128">
+        <v>1</v>
+      </c>
+      <c r="I128" t="s">
+        <v>13</v>
+      </c>
+      <c r="J128" t="s">
+        <v>14</v>
+      </c>
+      <c r="K128" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" ht="12.75">
+      <c r="A129">
+        <v>62</v>
+      </c>
+      <c r="B129">
+        <v>1</v>
+      </c>
+      <c r="C129">
+        <v>3847</v>
+      </c>
+      <c r="D129" t="s">
+        <v>46</v>
+      </c>
+      <c r="E129" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129">
+        <v>0.5</v>
+      </c>
+      <c r="G129" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H129">
+        <v>1</v>
+      </c>
+      <c r="I129" t="s">
+        <v>13</v>
+      </c>
+      <c r="J129" t="s">
+        <v>14</v>
+      </c>
+      <c r="K129" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="12.75">
+      <c r="A130">
+        <v>63</v>
+      </c>
+      <c r="B130">
+        <v>1</v>
+      </c>
+      <c r="C130">
+        <v>3848</v>
+      </c>
+      <c r="D130" t="s">
+        <v>47</v>
+      </c>
+      <c r="E130" t="s">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>0.5</v>
+      </c>
+      <c r="G130" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H130">
+        <v>1</v>
+      </c>
+      <c r="I130" t="s">
+        <v>13</v>
+      </c>
+      <c r="J130" t="s">
+        <v>14</v>
+      </c>
+      <c r="K130" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" ht="12.75">
+      <c r="A131">
+        <v>65</v>
+      </c>
+      <c r="B131">
+        <v>2</v>
+      </c>
+      <c r="C131">
+        <v>3889</v>
+      </c>
+      <c r="D131" t="s">
+        <v>48</v>
+      </c>
+      <c r="E131" t="s">
+        <v>49</v>
+      </c>
+      <c r="F131">
+        <v>0.5</v>
+      </c>
+      <c r="G131" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H131">
+        <v>1</v>
+      </c>
+      <c r="I131" t="s">
+        <v>13</v>
+      </c>
+      <c r="J131" t="s">
+        <v>14</v>
+      </c>
+      <c r="K131" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="12.75">
+      <c r="A132">
+        <v>65</v>
+      </c>
+      <c r="B132">
+        <v>2</v>
+      </c>
+      <c r="C132">
+        <v>3889</v>
+      </c>
+      <c r="D132" t="s">
+        <v>48</v>
+      </c>
+      <c r="E132" t="s">
+        <v>49</v>
+      </c>
+      <c r="F132">
+        <v>0.5</v>
+      </c>
+      <c r="G132" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H132">
+        <v>1</v>
+      </c>
+      <c r="I132" t="s">
+        <v>13</v>
+      </c>
+      <c r="J132" t="s">
+        <v>14</v>
+      </c>
+      <c r="K132" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="12.75">
+      <c r="A133">
+        <v>68</v>
+      </c>
+      <c r="B133">
+        <v>2</v>
+      </c>
+      <c r="C133">
+        <v>3887</v>
+      </c>
+      <c r="D133" t="s">
+        <v>50</v>
+      </c>
+      <c r="E133" t="s">
+        <v>49</v>
+      </c>
+      <c r="F133">
+        <v>0.5</v>
+      </c>
+      <c r="G133" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H133">
+        <v>1</v>
+      </c>
+      <c r="I133" t="s">
+        <v>13</v>
+      </c>
+      <c r="J133" t="s">
+        <v>14</v>
+      </c>
+      <c r="K133" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="12.75">
+      <c r="A134">
+        <v>69</v>
+      </c>
+      <c r="B134">
+        <v>2</v>
+      </c>
+      <c r="C134">
+        <v>3891</v>
+      </c>
+      <c r="D134" t="s">
+        <v>51</v>
+      </c>
+      <c r="E134" t="s">
+        <v>49</v>
+      </c>
+      <c r="F134">
+        <v>57.539999999999999</v>
+      </c>
+      <c r="G134" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H134">
+        <v>1</v>
+      </c>
+      <c r="I134" t="s">
+        <v>13</v>
+      </c>
+      <c r="J134" t="s">
+        <v>14</v>
+      </c>
+      <c r="K134" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="12.75">
+      <c r="A135">
+        <v>69</v>
+      </c>
+      <c r="B135">
+        <v>2</v>
+      </c>
+      <c r="C135">
+        <v>3891</v>
+      </c>
+      <c r="D135" t="s">
+        <v>51</v>
+      </c>
+      <c r="E135" t="s">
+        <v>49</v>
+      </c>
+      <c r="F135">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G135" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H135">
+        <v>1</v>
+      </c>
+      <c r="I135" t="s">
+        <v>13</v>
+      </c>
+      <c r="J135" t="s">
+        <v>14</v>
+      </c>
+      <c r="K135" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="12.75">
+      <c r="A136">
+        <v>69</v>
+      </c>
+      <c r="B136">
+        <v>2</v>
+      </c>
+      <c r="C136">
+        <v>3891</v>
+      </c>
+      <c r="D136" t="s">
+        <v>51</v>
+      </c>
+      <c r="E136" t="s">
+        <v>49</v>
+      </c>
+      <c r="F136">
+        <v>80.359999999999999</v>
+      </c>
+      <c r="G136" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H136">
+        <v>1</v>
+      </c>
+      <c r="I136" t="s">
+        <v>13</v>
+      </c>
+      <c r="J136" t="s">
+        <v>14</v>
+      </c>
+      <c r="K136" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="12.75">
+      <c r="A137">
+        <v>69</v>
+      </c>
+      <c r="B137">
+        <v>2</v>
+      </c>
+      <c r="C137">
+        <v>3891</v>
+      </c>
+      <c r="D137" t="s">
+        <v>51</v>
+      </c>
+      <c r="E137" t="s">
+        <v>49</v>
+      </c>
+      <c r="F137">
+        <v>60.520000000000003</v>
+      </c>
+      <c r="G137" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
+      </c>
+      <c r="I137" t="s">
+        <v>13</v>
+      </c>
+      <c r="J137" t="s">
+        <v>14</v>
+      </c>
+      <c r="K137" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="12.75">
+      <c r="A138">
+        <v>69</v>
+      </c>
+      <c r="B138">
+        <v>2</v>
+      </c>
+      <c r="C138">
+        <v>3891</v>
+      </c>
+      <c r="D138" t="s">
+        <v>51</v>
+      </c>
+      <c r="E138" t="s">
+        <v>49</v>
+      </c>
+      <c r="F138">
+        <v>53.57</v>
+      </c>
+      <c r="G138" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H138">
+        <v>1</v>
+      </c>
+      <c r="I138" t="s">
+        <v>13</v>
+      </c>
+      <c r="J138" t="s">
+        <v>14</v>
+      </c>
+      <c r="K138" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="12.75">
+      <c r="A139">
+        <v>69</v>
+      </c>
+      <c r="B139">
+        <v>2</v>
+      </c>
+      <c r="C139">
+        <v>3891</v>
+      </c>
+      <c r="D139" t="s">
+        <v>51</v>
+      </c>
+      <c r="E139" t="s">
+        <v>49</v>
+      </c>
+      <c r="F139">
+        <v>15.380000000000001</v>
+      </c>
+      <c r="G139" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H139">
+        <v>1</v>
+      </c>
+      <c r="I139" t="s">
+        <v>13</v>
+      </c>
+      <c r="J139" t="s">
+        <v>14</v>
+      </c>
+      <c r="K139" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="12.75">
+      <c r="A140">
+        <v>69</v>
+      </c>
+      <c r="B140">
+        <v>2</v>
+      </c>
+      <c r="C140">
+        <v>3891</v>
+      </c>
+      <c r="D140" t="s">
+        <v>51</v>
+      </c>
+      <c r="E140" t="s">
+        <v>49</v>
+      </c>
+      <c r="F140">
+        <v>45.140000000000001</v>
+      </c>
+      <c r="G140" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H140">
+        <v>1</v>
+      </c>
+      <c r="I140" t="s">
+        <v>13</v>
+      </c>
+      <c r="J140" t="s">
+        <v>14</v>
+      </c>
+      <c r="K140" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="12.75">
+      <c r="A141">
+        <v>69</v>
+      </c>
+      <c r="B141">
+        <v>2</v>
+      </c>
+      <c r="C141">
+        <v>3891</v>
+      </c>
+      <c r="D141" t="s">
+        <v>51</v>
+      </c>
+      <c r="E141" t="s">
+        <v>49</v>
+      </c>
+      <c r="F141">
+        <v>84.329999999999998</v>
+      </c>
+      <c r="G141" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H141">
+        <v>1</v>
+      </c>
+      <c r="I141" t="s">
+        <v>13</v>
+      </c>
+      <c r="J141" t="s">
+        <v>14</v>
+      </c>
+      <c r="K141" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="12.75">
+      <c r="A142">
+        <v>69</v>
+      </c>
+      <c r="B142">
+        <v>2</v>
+      </c>
+      <c r="C142">
+        <v>3891</v>
+      </c>
+      <c r="D142" t="s">
+        <v>51</v>
+      </c>
+      <c r="E142" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142">
+        <v>63</v>
+      </c>
+      <c r="G142" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H142">
+        <v>1</v>
+      </c>
+      <c r="I142" t="s">
+        <v>13</v>
+      </c>
+      <c r="J142" t="s">
+        <v>14</v>
+      </c>
+      <c r="K142" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="12.75">
+      <c r="A143">
+        <v>69</v>
+      </c>
+      <c r="B143">
+        <v>2</v>
+      </c>
+      <c r="C143">
+        <v>3891</v>
+      </c>
+      <c r="D143" t="s">
+        <v>51</v>
+      </c>
+      <c r="E143" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143">
+        <v>72.420000000000002</v>
+      </c>
+      <c r="G143" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H143">
+        <v>1</v>
+      </c>
+      <c r="I143" t="s">
+        <v>13</v>
+      </c>
+      <c r="J143" t="s">
+        <v>14</v>
+      </c>
+      <c r="K143" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="12.75">
+      <c r="A144">
+        <v>69</v>
+      </c>
+      <c r="B144">
+        <v>2</v>
+      </c>
+      <c r="C144">
+        <v>3891</v>
+      </c>
+      <c r="D144" t="s">
+        <v>51</v>
+      </c>
+      <c r="E144" t="s">
+        <v>49</v>
+      </c>
+      <c r="F144">
+        <v>121.53</v>
+      </c>
+      <c r="G144" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H144">
+        <v>1</v>
+      </c>
+      <c r="I144" t="s">
+        <v>13</v>
+      </c>
+      <c r="J144" t="s">
+        <v>14</v>
+      </c>
+      <c r="K144" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="12.75">
+      <c r="A145">
+        <v>70</v>
+      </c>
+      <c r="B145">
+        <v>2</v>
+      </c>
+      <c r="C145">
+        <v>3890</v>
+      </c>
+      <c r="D145" t="s">
+        <v>52</v>
+      </c>
+      <c r="E145" t="s">
+        <v>49</v>
+      </c>
+      <c r="F145">
+        <v>108.63</v>
+      </c>
+      <c r="G145" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H145">
+        <v>1</v>
+      </c>
+      <c r="I145" t="s">
+        <v>13</v>
+      </c>
+      <c r="J145" t="s">
+        <v>14</v>
+      </c>
+      <c r="K145" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="12.75">
+      <c r="A146">
+        <v>70</v>
+      </c>
+      <c r="B146">
+        <v>2</v>
+      </c>
+      <c r="C146">
+        <v>3890</v>
+      </c>
+      <c r="D146" t="s">
+        <v>52</v>
+      </c>
+      <c r="E146" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146">
+        <v>9.9199999999999999</v>
+      </c>
+      <c r="G146" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H146">
+        <v>1</v>
+      </c>
+      <c r="I146" t="s">
+        <v>13</v>
+      </c>
+      <c r="J146" t="s">
+        <v>14</v>
+      </c>
+      <c r="K146" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="12.75">
+      <c r="A147">
+        <v>70</v>
+      </c>
+      <c r="B147">
+        <v>2</v>
+      </c>
+      <c r="C147">
+        <v>3890</v>
+      </c>
+      <c r="D147" t="s">
+        <v>52</v>
+      </c>
+      <c r="E147" t="s">
+        <v>49</v>
+      </c>
+      <c r="F147">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G147" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H147">
+        <v>1</v>
+      </c>
+      <c r="I147" t="s">
+        <v>13</v>
+      </c>
+      <c r="J147" t="s">
+        <v>14</v>
+      </c>
+      <c r="K147" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="12.75">
+      <c r="A148">
+        <v>70</v>
+      </c>
+      <c r="B148">
+        <v>2</v>
+      </c>
+      <c r="C148">
+        <v>3890</v>
+      </c>
+      <c r="D148" t="s">
+        <v>52</v>
+      </c>
+      <c r="E148" t="s">
+        <v>49</v>
+      </c>
+      <c r="F148">
+        <v>65.969999999999999</v>
+      </c>
+      <c r="G148" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H148">
+        <v>1</v>
+      </c>
+      <c r="I148" t="s">
+        <v>13</v>
+      </c>
+      <c r="J148" t="s">
+        <v>14</v>
+      </c>
+      <c r="K148" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="12.75">
+      <c r="A149">
+        <v>70</v>
+      </c>
+      <c r="B149">
+        <v>2</v>
+      </c>
+      <c r="C149">
+        <v>3890</v>
+      </c>
+      <c r="D149" t="s">
+        <v>52</v>
+      </c>
+      <c r="E149" t="s">
+        <v>49</v>
+      </c>
+      <c r="F149">
+        <v>78.370000000000005</v>
+      </c>
+      <c r="G149" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H149">
+        <v>1</v>
+      </c>
+      <c r="I149" t="s">
+        <v>13</v>
+      </c>
+      <c r="J149" t="s">
+        <v>14</v>
+      </c>
+      <c r="K149" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.75">
+      <c r="A150">
+        <v>70</v>
+      </c>
+      <c r="B150">
+        <v>2</v>
+      </c>
+      <c r="C150">
+        <v>3890</v>
+      </c>
+      <c r="D150" t="s">
+        <v>52</v>
+      </c>
+      <c r="E150" t="s">
+        <v>49</v>
+      </c>
+      <c r="F150">
+        <v>70.930000000000007</v>
+      </c>
+      <c r="G150" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H150">
+        <v>1</v>
+      </c>
+      <c r="I150" t="s">
+        <v>13</v>
+      </c>
+      <c r="J150" t="s">
+        <v>14</v>
+      </c>
+      <c r="K150" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="12.75">
+      <c r="A151">
+        <v>70</v>
+      </c>
+      <c r="B151">
+        <v>2</v>
+      </c>
+      <c r="C151">
+        <v>3890</v>
+      </c>
+      <c r="D151" t="s">
+        <v>52</v>
+      </c>
+      <c r="E151" t="s">
+        <v>49</v>
+      </c>
+      <c r="F151">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="G151" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H151">
+        <v>1</v>
+      </c>
+      <c r="I151" t="s">
+        <v>13</v>
+      </c>
+      <c r="J151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K151" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="12.75">
+      <c r="A152">
+        <v>70</v>
+      </c>
+      <c r="B152">
+        <v>2</v>
+      </c>
+      <c r="C152">
+        <v>3890</v>
+      </c>
+      <c r="D152" t="s">
+        <v>52</v>
+      </c>
+      <c r="E152" t="s">
+        <v>49</v>
+      </c>
+      <c r="F152">
+        <v>52.079999999999998</v>
+      </c>
+      <c r="G152" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H152">
+        <v>1</v>
+      </c>
+      <c r="I152" t="s">
+        <v>13</v>
+      </c>
+      <c r="J152" t="s">
+        <v>14</v>
+      </c>
+      <c r="K152" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="12.75">
+      <c r="A153">
+        <v>70</v>
+      </c>
+      <c r="B153">
+        <v>2</v>
+      </c>
+      <c r="C153">
+        <v>3890</v>
+      </c>
+      <c r="D153" t="s">
+        <v>52</v>
+      </c>
+      <c r="E153" t="s">
+        <v>49</v>
+      </c>
+      <c r="F153">
+        <v>178.08000000000001</v>
+      </c>
+      <c r="G153" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H153">
+        <v>1</v>
+      </c>
+      <c r="I153" t="s">
+        <v>13</v>
+      </c>
+      <c r="J153" t="s">
+        <v>14</v>
+      </c>
+      <c r="K153" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="12.75">
+      <c r="A154">
+        <v>70</v>
+      </c>
+      <c r="B154">
+        <v>2</v>
+      </c>
+      <c r="C154">
+        <v>3890</v>
+      </c>
+      <c r="D154" t="s">
+        <v>52</v>
+      </c>
+      <c r="E154" t="s">
+        <v>49</v>
+      </c>
+      <c r="F154">
+        <v>122.52</v>
+      </c>
+      <c r="G154" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H154">
+        <v>1</v>
+      </c>
+      <c r="I154" t="s">
+        <v>13</v>
+      </c>
+      <c r="J154" t="s">
+        <v>14</v>
+      </c>
+      <c r="K154" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="12.75">
+      <c r="A155">
+        <v>70</v>
+      </c>
+      <c r="B155">
+        <v>2</v>
+      </c>
+      <c r="C155">
+        <v>3890</v>
+      </c>
+      <c r="D155" t="s">
+        <v>52</v>
+      </c>
+      <c r="E155" t="s">
+        <v>49</v>
+      </c>
+      <c r="F155">
+        <v>73.909999999999997</v>
+      </c>
+      <c r="G155" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H155">
+        <v>1</v>
+      </c>
+      <c r="I155" t="s">
+        <v>13</v>
+      </c>
+      <c r="J155" t="s">
+        <v>14</v>
+      </c>
+      <c r="K155" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="12.75">
+      <c r="A156">
+        <v>70</v>
+      </c>
+      <c r="B156">
+        <v>2</v>
+      </c>
+      <c r="C156">
+        <v>3890</v>
+      </c>
+      <c r="D156" t="s">
+        <v>52</v>
+      </c>
+      <c r="E156" t="s">
+        <v>49</v>
+      </c>
+      <c r="F156">
+        <v>195.44</v>
+      </c>
+      <c r="G156" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H156">
+        <v>1</v>
+      </c>
+      <c r="I156" t="s">
+        <v>13</v>
+      </c>
+      <c r="J156" t="s">
+        <v>14</v>
+      </c>
+      <c r="K156" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="12.75">
+      <c r="A157">
+        <v>72</v>
+      </c>
+      <c r="B157">
+        <v>2</v>
+      </c>
+      <c r="C157">
+        <v>3893</v>
+      </c>
+      <c r="D157" t="s">
+        <v>53</v>
+      </c>
+      <c r="E157" t="s">
+        <v>54</v>
+      </c>
+      <c r="F157">
+        <v>1.49</v>
+      </c>
+      <c r="G157" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H157">
+        <v>1</v>
+      </c>
+      <c r="I157" t="s">
+        <v>13</v>
+      </c>
+      <c r="J157" t="s">
+        <v>14</v>
+      </c>
+      <c r="K157" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="12.75">
+      <c r="A158">
+        <v>72</v>
+      </c>
+      <c r="B158">
+        <v>2</v>
+      </c>
+      <c r="C158">
+        <v>3893</v>
+      </c>
+      <c r="D158" t="s">
+        <v>53</v>
+      </c>
+      <c r="E158" t="s">
+        <v>54</v>
+      </c>
+      <c r="F158">
+        <v>0.5</v>
+      </c>
+      <c r="G158" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H158">
+        <v>1</v>
+      </c>
+      <c r="I158" t="s">
+        <v>13</v>
+      </c>
+      <c r="J158" t="s">
+        <v>14</v>
+      </c>
+      <c r="K158" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="12.75">
+      <c r="A159">
+        <v>72</v>
+      </c>
+      <c r="B159">
+        <v>2</v>
+      </c>
+      <c r="C159">
+        <v>3893</v>
+      </c>
+      <c r="D159" t="s">
+        <v>53</v>
+      </c>
+      <c r="E159" t="s">
+        <v>54</v>
+      </c>
+      <c r="F159">
+        <v>0.5</v>
+      </c>
+      <c r="G159" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159" t="s">
+        <v>13</v>
+      </c>
+      <c r="J159" t="s">
+        <v>14</v>
+      </c>
+      <c r="K159" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="12.75">
+      <c r="A160">
+        <v>72</v>
+      </c>
+      <c r="B160">
+        <v>2</v>
+      </c>
+      <c r="C160">
+        <v>3893</v>
+      </c>
+      <c r="D160" t="s">
+        <v>53</v>
+      </c>
+      <c r="E160" t="s">
+        <v>54</v>
+      </c>
+      <c r="F160">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G160" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H160">
+        <v>1</v>
+      </c>
+      <c r="I160" t="s">
+        <v>13</v>
+      </c>
+      <c r="J160" t="s">
+        <v>14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="12.75">
+      <c r="A161">
+        <v>72</v>
+      </c>
+      <c r="B161">
+        <v>2</v>
+      </c>
+      <c r="C161">
+        <v>3893</v>
+      </c>
+      <c r="D161" t="s">
+        <v>53</v>
+      </c>
+      <c r="E161" t="s">
+        <v>54</v>
+      </c>
+      <c r="F161">
+        <v>3.9700000000000002</v>
+      </c>
+      <c r="G161" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H161">
+        <v>1</v>
+      </c>
+      <c r="I161" t="s">
+        <v>13</v>
+      </c>
+      <c r="J161" t="s">
+        <v>14</v>
+      </c>
+      <c r="K161" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="12.75">
+      <c r="A162">
+        <v>72</v>
+      </c>
+      <c r="B162">
+        <v>2</v>
+      </c>
+      <c r="C162">
+        <v>3893</v>
+      </c>
+      <c r="D162" t="s">
+        <v>53</v>
+      </c>
+      <c r="E162" t="s">
+        <v>54</v>
+      </c>
+      <c r="F162">
+        <v>2.98</v>
+      </c>
+      <c r="G162" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162" t="s">
+        <v>13</v>
+      </c>
+      <c r="J162" t="s">
+        <v>14</v>
+      </c>
+      <c r="K162" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="12.75">
+      <c r="A163">
+        <v>72</v>
+      </c>
+      <c r="B163">
+        <v>2</v>
+      </c>
+      <c r="C163">
+        <v>3893</v>
+      </c>
+      <c r="D163" t="s">
+        <v>53</v>
+      </c>
+      <c r="E163" t="s">
+        <v>54</v>
+      </c>
+      <c r="F163">
+        <v>2.48</v>
+      </c>
+      <c r="G163" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163" t="s">
+        <v>13</v>
+      </c>
+      <c r="J163" t="s">
+        <v>14</v>
+      </c>
+      <c r="K163" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="12.75">
+      <c r="A164">
+        <v>72</v>
+      </c>
+      <c r="B164">
+        <v>2</v>
+      </c>
+      <c r="C164">
+        <v>3893</v>
+      </c>
+      <c r="D164" t="s">
+        <v>53</v>
+      </c>
+      <c r="E164" t="s">
+        <v>54</v>
+      </c>
+      <c r="F164">
+        <v>1.98</v>
+      </c>
+      <c r="G164" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H164">
+        <v>1</v>
+      </c>
+      <c r="I164" t="s">
+        <v>13</v>
+      </c>
+      <c r="J164" t="s">
+        <v>14</v>
+      </c>
+      <c r="K164" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="12.75">
+      <c r="A165">
+        <v>72</v>
+      </c>
+      <c r="B165">
+        <v>2</v>
+      </c>
+      <c r="C165">
+        <v>3893</v>
+      </c>
+      <c r="D165" t="s">
+        <v>53</v>
+      </c>
+      <c r="E165" t="s">
+        <v>54</v>
+      </c>
+      <c r="F165">
+        <v>1.49</v>
+      </c>
+      <c r="G165" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H165">
+        <v>1</v>
+      </c>
+      <c r="I165" t="s">
+        <v>13</v>
+      </c>
+      <c r="J165" t="s">
+        <v>14</v>
+      </c>
+      <c r="K165" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="12.75">
+      <c r="A166">
+        <v>72</v>
+      </c>
+      <c r="B166">
+        <v>2</v>
+      </c>
+      <c r="C166">
+        <v>3893</v>
+      </c>
+      <c r="D166" t="s">
+        <v>53</v>
+      </c>
+      <c r="E166" t="s">
+        <v>54</v>
+      </c>
+      <c r="F166">
+        <v>8.4299999999999997</v>
+      </c>
+      <c r="G166" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H166">
+        <v>1</v>
+      </c>
+      <c r="I166" t="s">
+        <v>13</v>
+      </c>
+      <c r="J166" t="s">
+        <v>14</v>
+      </c>
+      <c r="K166" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="12.75">
+      <c r="A167">
+        <v>72</v>
+      </c>
+      <c r="B167">
+        <v>2</v>
+      </c>
+      <c r="C167">
+        <v>3893</v>
+      </c>
+      <c r="D167" t="s">
+        <v>53</v>
+      </c>
+      <c r="E167" t="s">
+        <v>54</v>
+      </c>
+      <c r="F167">
+        <v>4.96</v>
+      </c>
+      <c r="G167" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H167">
+        <v>1</v>
+      </c>
+      <c r="I167" t="s">
+        <v>13</v>
+      </c>
+      <c r="J167" t="s">
+        <v>14</v>
+      </c>
+      <c r="K167" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="12.75">
+      <c r="A168">
+        <v>72</v>
+      </c>
+      <c r="B168">
+        <v>2</v>
+      </c>
+      <c r="C168">
+        <v>3893</v>
+      </c>
+      <c r="D168" t="s">
+        <v>53</v>
+      </c>
+      <c r="E168" t="s">
+        <v>54</v>
+      </c>
+      <c r="F168">
+        <v>12.9</v>
+      </c>
+      <c r="G168" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H168">
+        <v>1</v>
+      </c>
+      <c r="I168" t="s">
+        <v>13</v>
+      </c>
+      <c r="J168" t="s">
+        <v>14</v>
+      </c>
+      <c r="K168" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="12.75">
+      <c r="A169">
+        <v>75</v>
+      </c>
+      <c r="B169">
+        <v>1</v>
+      </c>
+      <c r="C169">
+        <v>3831</v>
+      </c>
+      <c r="D169" t="s">
+        <v>55</v>
+      </c>
+      <c r="E169" t="s">
+        <v>17</v>
+      </c>
+      <c r="F169">
+        <v>32.240000000000002</v>
+      </c>
+      <c r="G169" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H169">
+        <v>1</v>
+      </c>
+      <c r="I169" t="s">
+        <v>13</v>
+      </c>
+      <c r="J169" t="s">
+        <v>14</v>
+      </c>
+      <c r="K169" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="12.75">
+      <c r="A170">
+        <v>75</v>
+      </c>
+      <c r="B170">
+        <v>1</v>
+      </c>
+      <c r="C170">
+        <v>3831</v>
+      </c>
+      <c r="D170" t="s">
+        <v>55</v>
+      </c>
+      <c r="E170" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170">
+        <v>16.870000000000001</v>
+      </c>
+      <c r="G170" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H170">
+        <v>1</v>
+      </c>
+      <c r="I170" t="s">
+        <v>13</v>
+      </c>
+      <c r="J170" t="s">
+        <v>14</v>
+      </c>
+      <c r="K170" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="12.75">
+      <c r="A171">
+        <v>75</v>
+      </c>
+      <c r="B171">
+        <v>1</v>
+      </c>
+      <c r="C171">
+        <v>3831</v>
+      </c>
+      <c r="D171" t="s">
+        <v>55</v>
+      </c>
+      <c r="E171" t="s">
+        <v>17</v>
+      </c>
+      <c r="F171">
+        <v>1.98</v>
+      </c>
+      <c r="G171" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H171">
+        <v>1</v>
+      </c>
+      <c r="I171" t="s">
+        <v>13</v>
+      </c>
+      <c r="J171" t="s">
+        <v>14</v>
+      </c>
+      <c r="K171" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="12.75">
+      <c r="A172">
+        <v>75</v>
+      </c>
+      <c r="B172">
+        <v>1</v>
+      </c>
+      <c r="C172">
+        <v>3831</v>
+      </c>
+      <c r="D172" t="s">
+        <v>55</v>
+      </c>
+      <c r="E172" t="s">
+        <v>17</v>
+      </c>
+      <c r="F172">
+        <v>6.4500000000000002</v>
+      </c>
+      <c r="G172" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H172">
+        <v>1</v>
+      </c>
+      <c r="I172" t="s">
+        <v>13</v>
+      </c>
+      <c r="J172" t="s">
+        <v>14</v>
+      </c>
+      <c r="K172" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="12.75">
+      <c r="A173">
+        <v>75</v>
+      </c>
+      <c r="B173">
+        <v>1</v>
+      </c>
+      <c r="C173">
+        <v>3831</v>
+      </c>
+      <c r="D173" t="s">
+        <v>55</v>
+      </c>
+      <c r="E173" t="s">
+        <v>17</v>
+      </c>
+      <c r="F173">
+        <v>32.240000000000002</v>
+      </c>
+      <c r="G173" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173" t="s">
+        <v>13</v>
+      </c>
+      <c r="J173" t="s">
+        <v>14</v>
+      </c>
+      <c r="K173" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="12.75">
+      <c r="A174">
+        <v>75</v>
+      </c>
+      <c r="B174">
+        <v>1</v>
+      </c>
+      <c r="C174">
+        <v>3831</v>
+      </c>
+      <c r="D174" t="s">
+        <v>55</v>
+      </c>
+      <c r="E174" t="s">
+        <v>17</v>
+      </c>
+      <c r="F174">
+        <v>51.590000000000003</v>
+      </c>
+      <c r="G174" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174" t="s">
+        <v>13</v>
+      </c>
+      <c r="J174" t="s">
+        <v>14</v>
+      </c>
+      <c r="K174" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="12.75">
+      <c r="A175">
+        <v>75</v>
+      </c>
+      <c r="B175">
+        <v>1</v>
+      </c>
+      <c r="C175">
+        <v>3831</v>
+      </c>
+      <c r="D175" t="s">
+        <v>55</v>
+      </c>
+      <c r="E175" t="s">
+        <v>17</v>
+      </c>
+      <c r="F175">
+        <v>27.280000000000001</v>
+      </c>
+      <c r="G175" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175" t="s">
+        <v>13</v>
+      </c>
+      <c r="J175" t="s">
+        <v>14</v>
+      </c>
+      <c r="K175" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.75">
+      <c r="A176">
+        <v>75</v>
+      </c>
+      <c r="B176">
+        <v>1</v>
+      </c>
+      <c r="C176">
+        <v>3831</v>
+      </c>
+      <c r="D176" t="s">
+        <v>55</v>
+      </c>
+      <c r="E176" t="s">
+        <v>17</v>
+      </c>
+      <c r="F176">
+        <v>47.119999999999997</v>
+      </c>
+      <c r="G176" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H176">
+        <v>1</v>
+      </c>
+      <c r="I176" t="s">
+        <v>13</v>
+      </c>
+      <c r="J176" t="s">
+        <v>14</v>
+      </c>
+      <c r="K176" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="12.75">
+      <c r="A177">
+        <v>75</v>
+      </c>
+      <c r="B177">
+        <v>1</v>
+      </c>
+      <c r="C177">
+        <v>3831</v>
+      </c>
+      <c r="D177" t="s">
+        <v>55</v>
+      </c>
+      <c r="E177" t="s">
+        <v>17</v>
+      </c>
+      <c r="F177">
+        <v>45.630000000000003</v>
+      </c>
+      <c r="G177" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H177">
+        <v>1</v>
+      </c>
+      <c r="I177" t="s">
+        <v>13</v>
+      </c>
+      <c r="J177" t="s">
+        <v>14</v>
+      </c>
+      <c r="K177" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="12.75">
+      <c r="A178">
+        <v>75</v>
+      </c>
+      <c r="B178">
+        <v>1</v>
+      </c>
+      <c r="C178">
+        <v>3831</v>
+      </c>
+      <c r="D178" t="s">
+        <v>55</v>
+      </c>
+      <c r="E178" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178">
+        <v>83.829999999999998</v>
+      </c>
+      <c r="G178" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H178">
+        <v>1</v>
+      </c>
+      <c r="I178" t="s">
+        <v>13</v>
+      </c>
+      <c r="J178" t="s">
+        <v>14</v>
+      </c>
+      <c r="K178" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="12.75">
+      <c r="A179">
+        <v>75</v>
+      </c>
+      <c r="B179">
+        <v>1</v>
+      </c>
+      <c r="C179">
+        <v>3831</v>
+      </c>
+      <c r="D179" t="s">
+        <v>55</v>
+      </c>
+      <c r="E179" t="s">
+        <v>17</v>
+      </c>
+      <c r="F179">
+        <v>51.090000000000003</v>
+      </c>
+      <c r="G179" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H179">
+        <v>1</v>
+      </c>
+      <c r="I179" t="s">
+        <v>13</v>
+      </c>
+      <c r="J179" t="s">
+        <v>14</v>
+      </c>
+      <c r="K179" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="12.75">
+      <c r="A180">
+        <v>75</v>
+      </c>
+      <c r="B180">
+        <v>1</v>
+      </c>
+      <c r="C180">
+        <v>3831</v>
+      </c>
+      <c r="D180" t="s">
+        <v>55</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>69.939999999999998</v>
+      </c>
+      <c r="G180" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H180">
+        <v>1</v>
+      </c>
+      <c r="I180" t="s">
+        <v>13</v>
+      </c>
+      <c r="J180" t="s">
+        <v>14</v>
+      </c>
+      <c r="K180" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="12.75">
+      <c r="A181">
+        <v>76</v>
+      </c>
+      <c r="B181">
+        <v>1</v>
+      </c>
+      <c r="C181">
+        <v>3832</v>
+      </c>
+      <c r="D181" t="s">
+        <v>56</v>
+      </c>
+      <c r="E181" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181">
+        <v>0.5</v>
+      </c>
+      <c r="G181" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H181">
+        <v>1</v>
+      </c>
+      <c r="I181" t="s">
+        <v>13</v>
+      </c>
+      <c r="J181" t="s">
+        <v>14</v>
+      </c>
+      <c r="K181" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" ht="12.75">
+      <c r="A182">
+        <v>76</v>
+      </c>
+      <c r="B182">
+        <v>1</v>
+      </c>
+      <c r="C182">
+        <v>3832</v>
+      </c>
+      <c r="D182" t="s">
+        <v>56</v>
+      </c>
+      <c r="E182" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182">
+        <v>0.5</v>
+      </c>
+      <c r="G182" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H182">
+        <v>1</v>
+      </c>
+      <c r="I182" t="s">
+        <v>13</v>
+      </c>
+      <c r="J182" t="s">
+        <v>14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="12.75">
+      <c r="A183">
+        <v>76</v>
+      </c>
+      <c r="B183">
+        <v>1</v>
+      </c>
+      <c r="C183">
+        <v>3832</v>
+      </c>
+      <c r="D183" t="s">
+        <v>56</v>
+      </c>
+      <c r="E183" t="s">
+        <v>17</v>
+      </c>
+      <c r="F183">
+        <v>1.49</v>
+      </c>
+      <c r="G183" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H183">
+        <v>1</v>
+      </c>
+      <c r="I183" t="s">
+        <v>13</v>
+      </c>
+      <c r="J183" t="s">
+        <v>14</v>
+      </c>
+      <c r="K183" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="12.75">
+      <c r="A184">
+        <v>76</v>
+      </c>
+      <c r="B184">
+        <v>1</v>
+      </c>
+      <c r="C184">
+        <v>3832</v>
+      </c>
+      <c r="D184" t="s">
+        <v>56</v>
+      </c>
+      <c r="E184" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G184" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H184">
+        <v>1</v>
+      </c>
+      <c r="I184" t="s">
+        <v>13</v>
+      </c>
+      <c r="J184" t="s">
+        <v>14</v>
+      </c>
+      <c r="K184" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="12.75">
+      <c r="A185">
+        <v>76</v>
+      </c>
+      <c r="B185">
+        <v>1</v>
+      </c>
+      <c r="C185">
+        <v>3832</v>
+      </c>
+      <c r="D185" t="s">
+        <v>56</v>
+      </c>
+      <c r="E185" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185">
+        <v>1.49</v>
+      </c>
+      <c r="G185" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H185">
+        <v>1</v>
+      </c>
+      <c r="I185" t="s">
+        <v>13</v>
+      </c>
+      <c r="J185" t="s">
+        <v>14</v>
+      </c>
+      <c r="K185" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="12.75">
+      <c r="A186">
+        <v>76</v>
+      </c>
+      <c r="B186">
+        <v>1</v>
+      </c>
+      <c r="C186">
+        <v>3832</v>
+      </c>
+      <c r="D186" t="s">
+        <v>56</v>
+      </c>
+      <c r="E186" t="s">
+        <v>17</v>
+      </c>
+      <c r="F186">
+        <v>0.5</v>
+      </c>
+      <c r="G186" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H186">
+        <v>1</v>
+      </c>
+      <c r="I186" t="s">
+        <v>13</v>
+      </c>
+      <c r="J186" t="s">
+        <v>14</v>
+      </c>
+      <c r="K186" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="12.75">
+      <c r="A187">
+        <v>76</v>
+      </c>
+      <c r="B187">
+        <v>1</v>
+      </c>
+      <c r="C187">
+        <v>3832</v>
+      </c>
+      <c r="D187" t="s">
+        <v>56</v>
+      </c>
+      <c r="E187" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187">
+        <v>0.5</v>
+      </c>
+      <c r="G187" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H187">
+        <v>1</v>
+      </c>
+      <c r="I187" t="s">
+        <v>13</v>
+      </c>
+      <c r="J187" t="s">
+        <v>14</v>
+      </c>
+      <c r="K187" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="12.75">
+      <c r="A188">
+        <v>76</v>
+      </c>
+      <c r="B188">
+        <v>1</v>
+      </c>
+      <c r="C188">
+        <v>3832</v>
+      </c>
+      <c r="D188" t="s">
+        <v>56</v>
+      </c>
+      <c r="E188" t="s">
+        <v>17</v>
+      </c>
+      <c r="F188">
+        <v>1.49</v>
+      </c>
+      <c r="G188" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H188">
+        <v>1</v>
+      </c>
+      <c r="I188" t="s">
+        <v>13</v>
+      </c>
+      <c r="J188" t="s">
+        <v>14</v>
+      </c>
+      <c r="K188" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="12.75">
+      <c r="A189">
+        <v>76</v>
+      </c>
+      <c r="B189">
+        <v>1</v>
+      </c>
+      <c r="C189">
+        <v>3832</v>
+      </c>
+      <c r="D189" t="s">
+        <v>56</v>
+      </c>
+      <c r="E189" t="s">
+        <v>17</v>
+      </c>
+      <c r="F189">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G189" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H189">
+        <v>1</v>
+      </c>
+      <c r="I189" t="s">
+        <v>13</v>
+      </c>
+      <c r="J189" t="s">
+        <v>14</v>
+      </c>
+      <c r="K189" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="12.75">
+      <c r="A190">
+        <v>76</v>
+      </c>
+      <c r="B190">
+        <v>1</v>
+      </c>
+      <c r="C190">
+        <v>3832</v>
+      </c>
+      <c r="D190" t="s">
+        <v>56</v>
+      </c>
+      <c r="E190" t="s">
+        <v>17</v>
+      </c>
+      <c r="F190">
+        <v>0.5</v>
+      </c>
+      <c r="G190" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H190">
+        <v>1</v>
+      </c>
+      <c r="I190" t="s">
+        <v>13</v>
+      </c>
+      <c r="J190" t="s">
+        <v>14</v>
+      </c>
+      <c r="K190" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="12.75">
+      <c r="A191">
+        <v>76</v>
+      </c>
+      <c r="B191">
+        <v>1</v>
+      </c>
+      <c r="C191">
+        <v>3832</v>
+      </c>
+      <c r="D191" t="s">
+        <v>56</v>
+      </c>
+      <c r="E191" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191">
+        <v>4.46</v>
+      </c>
+      <c r="G191" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H191">
+        <v>1</v>
+      </c>
+      <c r="I191" t="s">
+        <v>13</v>
+      </c>
+      <c r="J191" t="s">
+        <v>14</v>
+      </c>
+      <c r="K191" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="12.75">
+      <c r="A192">
+        <v>77</v>
+      </c>
+      <c r="B192">
+        <v>1</v>
+      </c>
+      <c r="C192">
+        <v>3856</v>
+      </c>
+      <c r="D192" t="s">
+        <v>57</v>
+      </c>
+      <c r="E192" t="s">
+        <v>17</v>
+      </c>
+      <c r="F192">
+        <v>1.49</v>
+      </c>
+      <c r="G192" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H192">
+        <v>1</v>
+      </c>
+      <c r="I192" t="s">
+        <v>13</v>
+      </c>
+      <c r="J192" t="s">
+        <v>14</v>
+      </c>
+      <c r="K192" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="12.75">
+      <c r="A193">
+        <v>77</v>
+      </c>
+      <c r="B193">
+        <v>1</v>
+      </c>
+      <c r="C193">
+        <v>3856</v>
+      </c>
+      <c r="D193" t="s">
+        <v>57</v>
+      </c>
+      <c r="E193" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193">
+        <v>4.46</v>
+      </c>
+      <c r="G193" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H193">
+        <v>1</v>
+      </c>
+      <c r="I193" t="s">
+        <v>13</v>
+      </c>
+      <c r="J193" t="s">
+        <v>14</v>
+      </c>
+      <c r="K193" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="12.75">
+      <c r="A194">
+        <v>77</v>
+      </c>
+      <c r="B194">
+        <v>1</v>
+      </c>
+      <c r="C194">
+        <v>3856</v>
+      </c>
+      <c r="D194" t="s">
+        <v>57</v>
+      </c>
+      <c r="E194" t="s">
+        <v>17</v>
+      </c>
+      <c r="F194">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G194" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H194">
+        <v>1</v>
+      </c>
+      <c r="I194" t="s">
+        <v>13</v>
+      </c>
+      <c r="J194" t="s">
+        <v>14</v>
+      </c>
+      <c r="K194" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="12.75">
+      <c r="A195">
+        <v>78</v>
+      </c>
+      <c r="B195">
+        <v>1</v>
+      </c>
+      <c r="C195">
+        <v>3854</v>
+      </c>
+      <c r="D195" t="s">
+        <v>58</v>
+      </c>
+      <c r="E195" t="s">
+        <v>17</v>
+      </c>
+      <c r="F195">
+        <v>0.5</v>
+      </c>
+      <c r="G195" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H195">
+        <v>1</v>
+      </c>
+      <c r="I195" t="s">
+        <v>13</v>
+      </c>
+      <c r="J195" t="s">
+        <v>14</v>
+      </c>
+      <c r="K195" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="12.75">
+      <c r="A196">
+        <v>78</v>
+      </c>
+      <c r="B196">
+        <v>1</v>
+      </c>
+      <c r="C196">
+        <v>3854</v>
+      </c>
+      <c r="D196" t="s">
+        <v>58</v>
+      </c>
+      <c r="E196" t="s">
+        <v>17</v>
+      </c>
+      <c r="F196">
+        <v>0.5</v>
+      </c>
+      <c r="G196" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H196">
+        <v>1</v>
+      </c>
+      <c r="I196" t="s">
+        <v>13</v>
+      </c>
+      <c r="J196" t="s">
+        <v>14</v>
+      </c>
+      <c r="K196" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" ht="12.75">
+      <c r="A197">
+        <v>79</v>
+      </c>
+      <c r="B197">
+        <v>1</v>
+      </c>
+      <c r="C197">
+        <v>3855</v>
+      </c>
+      <c r="D197" t="s">
+        <v>59</v>
+      </c>
+      <c r="E197" t="s">
+        <v>17</v>
+      </c>
+      <c r="F197">
+        <v>0.5</v>
+      </c>
+      <c r="G197" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H197">
+        <v>1</v>
+      </c>
+      <c r="I197" t="s">
+        <v>13</v>
+      </c>
+      <c r="J197" t="s">
+        <v>14</v>
+      </c>
+      <c r="K197" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" ht="12.75">
+      <c r="A198">
+        <v>79</v>
+      </c>
+      <c r="B198">
+        <v>1</v>
+      </c>
+      <c r="C198">
+        <v>3855</v>
+      </c>
+      <c r="D198" t="s">
+        <v>59</v>
+      </c>
+      <c r="E198" t="s">
+        <v>17</v>
+      </c>
+      <c r="F198">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G198" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H198">
+        <v>1</v>
+      </c>
+      <c r="I198" t="s">
+        <v>13</v>
+      </c>
+      <c r="J198" t="s">
+        <v>14</v>
+      </c>
+      <c r="K198" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="12.75">
+      <c r="A199">
+        <v>82</v>
+      </c>
+      <c r="B199">
+        <v>2</v>
+      </c>
+      <c r="C199">
+        <v>3896</v>
+      </c>
+      <c r="D199" t="s">
+        <v>60</v>
+      </c>
+      <c r="E199" t="s">
+        <v>61</v>
+      </c>
+      <c r="F199">
+        <v>0.5</v>
+      </c>
+      <c r="G199" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H199">
+        <v>1</v>
+      </c>
+      <c r="I199" t="s">
+        <v>13</v>
+      </c>
+      <c r="J199" t="s">
+        <v>14</v>
+      </c>
+      <c r="K199" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="12.75">
+      <c r="A200">
+        <v>85</v>
+      </c>
+      <c r="B200">
+        <v>2</v>
+      </c>
+      <c r="C200">
+        <v>3897</v>
+      </c>
+      <c r="D200" t="s">
+        <v>62</v>
+      </c>
+      <c r="E200" t="s">
+        <v>63</v>
+      </c>
+      <c r="F200">
+        <v>0.5</v>
+      </c>
+      <c r="G200" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H200">
+        <v>1</v>
+      </c>
+      <c r="I200" t="s">
+        <v>13</v>
+      </c>
+      <c r="J200" t="s">
+        <v>14</v>
+      </c>
+      <c r="K200" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="12.75">
+      <c r="A201">
+        <v>85</v>
+      </c>
+      <c r="B201">
+        <v>2</v>
+      </c>
+      <c r="C201">
+        <v>3897</v>
+      </c>
+      <c r="D201" t="s">
+        <v>62</v>
+      </c>
+      <c r="E201" t="s">
+        <v>63</v>
+      </c>
+      <c r="F201">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G201" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H201">
+        <v>1</v>
+      </c>
+      <c r="I201" t="s">
+        <v>13</v>
+      </c>
+      <c r="J201" t="s">
+        <v>14</v>
+      </c>
+      <c r="K201" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="12.75">
+      <c r="A202">
+        <v>85</v>
+      </c>
+      <c r="B202">
+        <v>2</v>
+      </c>
+      <c r="C202">
+        <v>3897</v>
+      </c>
+      <c r="D202" t="s">
+        <v>62</v>
+      </c>
+      <c r="E202" t="s">
+        <v>63</v>
+      </c>
+      <c r="F202">
+        <v>0.5</v>
+      </c>
+      <c r="G202" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H202">
+        <v>1</v>
+      </c>
+      <c r="I202" t="s">
+        <v>13</v>
+      </c>
+      <c r="J202" t="s">
+        <v>14</v>
+      </c>
+      <c r="K202" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="12.75">
+      <c r="A203">
+        <v>85</v>
+      </c>
+      <c r="B203">
+        <v>2</v>
+      </c>
+      <c r="C203">
+        <v>3897</v>
+      </c>
+      <c r="D203" t="s">
+        <v>62</v>
+      </c>
+      <c r="E203" t="s">
+        <v>63</v>
+      </c>
+      <c r="F203">
+        <v>0.5</v>
+      </c>
+      <c r="G203" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H203">
+        <v>1</v>
+      </c>
+      <c r="I203" t="s">
+        <v>13</v>
+      </c>
+      <c r="J203" t="s">
+        <v>14</v>
+      </c>
+      <c r="K203" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="12.75">
+      <c r="A204">
+        <v>85</v>
+      </c>
+      <c r="B204">
+        <v>2</v>
+      </c>
+      <c r="C204">
+        <v>3897</v>
+      </c>
+      <c r="D204" t="s">
+        <v>62</v>
+      </c>
+      <c r="E204" t="s">
+        <v>63</v>
+      </c>
+      <c r="F204">
+        <v>1.98</v>
+      </c>
+      <c r="G204" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H204">
+        <v>1</v>
+      </c>
+      <c r="I204" t="s">
+        <v>13</v>
+      </c>
+      <c r="J204" t="s">
+        <v>14</v>
+      </c>
+      <c r="K204" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="12.75">
+      <c r="A205">
+        <v>85</v>
+      </c>
+      <c r="B205">
+        <v>2</v>
+      </c>
+      <c r="C205">
+        <v>3897</v>
+      </c>
+      <c r="D205" t="s">
+        <v>62</v>
+      </c>
+      <c r="E205" t="s">
+        <v>63</v>
+      </c>
+      <c r="F205">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G205" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H205">
+        <v>1</v>
+      </c>
+      <c r="I205" t="s">
+        <v>13</v>
+      </c>
+      <c r="J205" t="s">
+        <v>14</v>
+      </c>
+      <c r="K205" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="12.75">
+      <c r="A206">
+        <v>85</v>
+      </c>
+      <c r="B206">
+        <v>2</v>
+      </c>
+      <c r="C206">
+        <v>3897</v>
+      </c>
+      <c r="D206" t="s">
+        <v>62</v>
+      </c>
+      <c r="E206" t="s">
+        <v>63</v>
+      </c>
+      <c r="F206">
+        <v>0.5</v>
+      </c>
+      <c r="G206" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H206">
+        <v>1</v>
+      </c>
+      <c r="I206" t="s">
+        <v>13</v>
+      </c>
+      <c r="J206" t="s">
+        <v>14</v>
+      </c>
+      <c r="K206" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="12.75">
+      <c r="A207">
+        <v>85</v>
+      </c>
+      <c r="B207">
+        <v>2</v>
+      </c>
+      <c r="C207">
+        <v>3897</v>
+      </c>
+      <c r="D207" t="s">
+        <v>62</v>
+      </c>
+      <c r="E207" t="s">
+        <v>63</v>
+      </c>
+      <c r="F207">
+        <v>1.98</v>
+      </c>
+      <c r="G207" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H207">
+        <v>1</v>
+      </c>
+      <c r="I207" t="s">
+        <v>13</v>
+      </c>
+      <c r="J207" t="s">
+        <v>14</v>
+      </c>
+      <c r="K207" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="12.75">
+      <c r="A208">
+        <v>85</v>
+      </c>
+      <c r="B208">
+        <v>2</v>
+      </c>
+      <c r="C208">
+        <v>3897</v>
+      </c>
+      <c r="D208" t="s">
+        <v>62</v>
+      </c>
+      <c r="E208" t="s">
+        <v>63</v>
+      </c>
+      <c r="F208">
+        <v>2.48</v>
+      </c>
+      <c r="G208" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H208">
+        <v>1</v>
+      </c>
+      <c r="I208" t="s">
+        <v>13</v>
+      </c>
+      <c r="J208" t="s">
+        <v>14</v>
+      </c>
+      <c r="K208" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="12.75">
+      <c r="A209">
+        <v>87</v>
+      </c>
+      <c r="B209">
+        <v>2</v>
+      </c>
+      <c r="C209">
+        <v>3898</v>
+      </c>
+      <c r="D209" t="s">
+        <v>64</v>
+      </c>
+      <c r="E209" t="s">
+        <v>65</v>
+      </c>
+      <c r="F209">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G209" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H209">
+        <v>1</v>
+      </c>
+      <c r="I209" t="s">
+        <v>13</v>
+      </c>
+      <c r="J209" t="s">
+        <v>14</v>
+      </c>
+      <c r="K209" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="12.75">
+      <c r="A210">
+        <v>87</v>
+      </c>
+      <c r="B210">
+        <v>2</v>
+      </c>
+      <c r="C210">
+        <v>3898</v>
+      </c>
+      <c r="D210" t="s">
+        <v>64</v>
+      </c>
+      <c r="E210" t="s">
+        <v>65</v>
+      </c>
+      <c r="F210">
+        <v>0.5</v>
+      </c>
+      <c r="G210" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H210">
+        <v>1</v>
+      </c>
+      <c r="I210" t="s">
+        <v>13</v>
+      </c>
+      <c r="J210" t="s">
+        <v>14</v>
+      </c>
+      <c r="K210" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="12.75">
+      <c r="A211">
+        <v>87</v>
+      </c>
+      <c r="B211">
+        <v>2</v>
+      </c>
+      <c r="C211">
+        <v>3898</v>
+      </c>
+      <c r="D211" t="s">
+        <v>64</v>
+      </c>
+      <c r="E211" t="s">
+        <v>65</v>
+      </c>
+      <c r="F211">
+        <v>1.49</v>
+      </c>
+      <c r="G211" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H211">
+        <v>1</v>
+      </c>
+      <c r="I211" t="s">
+        <v>13</v>
+      </c>
+      <c r="J211" t="s">
+        <v>14</v>
+      </c>
+      <c r="K211" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="12.75">
+      <c r="A212">
+        <v>87</v>
+      </c>
+      <c r="B212">
+        <v>2</v>
+      </c>
+      <c r="C212">
+        <v>3898</v>
+      </c>
+      <c r="D212" t="s">
+        <v>64</v>
+      </c>
+      <c r="E212" t="s">
+        <v>65</v>
+      </c>
+      <c r="F212">
+        <v>1.49</v>
+      </c>
+      <c r="G212" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H212">
+        <v>1</v>
+      </c>
+      <c r="I212" t="s">
+        <v>13</v>
+      </c>
+      <c r="J212" t="s">
+        <v>14</v>
+      </c>
+      <c r="K212" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="12.75">
+      <c r="A213">
+        <v>91</v>
+      </c>
+      <c r="B213">
+        <v>1</v>
+      </c>
+      <c r="C213">
+        <v>3837</v>
+      </c>
+      <c r="D213" t="s">
+        <v>66</v>
+      </c>
+      <c r="E213" t="s">
+        <v>17</v>
+      </c>
+      <c r="F213">
+        <v>0.5</v>
+      </c>
+      <c r="G213" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H213">
+        <v>1</v>
+      </c>
+      <c r="I213" t="s">
+        <v>13</v>
+      </c>
+      <c r="J213" t="s">
+        <v>14</v>
+      </c>
+      <c r="K213" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="12.75">
+      <c r="A214">
+        <v>91</v>
+      </c>
+      <c r="B214">
+        <v>1</v>
+      </c>
+      <c r="C214">
+        <v>3837</v>
+      </c>
+      <c r="D214" t="s">
+        <v>66</v>
+      </c>
+      <c r="E214" t="s">
+        <v>17</v>
+      </c>
+      <c r="F214">
+        <v>0.5</v>
+      </c>
+      <c r="G214" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H214">
+        <v>1</v>
+      </c>
+      <c r="I214" t="s">
+        <v>13</v>
+      </c>
+      <c r="J214" t="s">
+        <v>14</v>
+      </c>
+      <c r="K214" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="12.75">
+      <c r="A215">
+        <v>91</v>
+      </c>
+      <c r="B215">
+        <v>1</v>
+      </c>
+      <c r="C215">
+        <v>3837</v>
+      </c>
+      <c r="D215" t="s">
+        <v>66</v>
+      </c>
+      <c r="E215" t="s">
+        <v>17</v>
+      </c>
+      <c r="F215">
+        <v>0.5</v>
+      </c>
+      <c r="G215" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H215">
+        <v>1</v>
+      </c>
+      <c r="I215" t="s">
+        <v>13</v>
+      </c>
+      <c r="J215" t="s">
+        <v>14</v>
+      </c>
+      <c r="K215" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" ht="12.75">
+      <c r="A216">
+        <v>92</v>
+      </c>
+      <c r="B216">
+        <v>1</v>
+      </c>
+      <c r="C216">
+        <v>3838</v>
+      </c>
+      <c r="D216" t="s">
+        <v>67</v>
+      </c>
+      <c r="E216" t="s">
+        <v>17</v>
+      </c>
+      <c r="F216">
+        <v>34.719999999999999</v>
+      </c>
+      <c r="G216" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H216">
+        <v>1</v>
+      </c>
+      <c r="I216" t="s">
+        <v>13</v>
+      </c>
+      <c r="J216" t="s">
+        <v>14</v>
+      </c>
+      <c r="K216" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="12.75">
+      <c r="A217">
+        <v>92</v>
+      </c>
+      <c r="B217">
+        <v>1</v>
+      </c>
+      <c r="C217">
+        <v>3838</v>
+      </c>
+      <c r="D217" t="s">
+        <v>67</v>
+      </c>
+      <c r="E217" t="s">
+        <v>17</v>
+      </c>
+      <c r="F217">
+        <v>10.91</v>
+      </c>
+      <c r="G217" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H217">
+        <v>1</v>
+      </c>
+      <c r="I217" t="s">
+        <v>13</v>
+      </c>
+      <c r="J217" t="s">
+        <v>14</v>
+      </c>
+      <c r="K217" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="12.75">
+      <c r="A218">
+        <v>92</v>
+      </c>
+      <c r="B218">
+        <v>1</v>
+      </c>
+      <c r="C218">
+        <v>3838</v>
+      </c>
+      <c r="D218" t="s">
+        <v>67</v>
+      </c>
+      <c r="E218" t="s">
+        <v>17</v>
+      </c>
+      <c r="F218">
+        <v>5.9500000000000002</v>
+      </c>
+      <c r="G218" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H218">
+        <v>1</v>
+      </c>
+      <c r="I218" t="s">
+        <v>13</v>
+      </c>
+      <c r="J218" t="s">
+        <v>14</v>
+      </c>
+      <c r="K218" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="12.75">
+      <c r="A219">
+        <v>92</v>
+      </c>
+      <c r="B219">
+        <v>1</v>
+      </c>
+      <c r="C219">
+        <v>3838</v>
+      </c>
+      <c r="D219" t="s">
+        <v>67</v>
+      </c>
+      <c r="E219" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219">
+        <v>15.380000000000001</v>
+      </c>
+      <c r="G219" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H219">
+        <v>1</v>
+      </c>
+      <c r="I219" t="s">
+        <v>13</v>
+      </c>
+      <c r="J219" t="s">
+        <v>14</v>
+      </c>
+      <c r="K219" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="12.75">
+      <c r="A220">
+        <v>92</v>
+      </c>
+      <c r="B220">
+        <v>1</v>
+      </c>
+      <c r="C220">
+        <v>3838</v>
+      </c>
+      <c r="D220" t="s">
+        <v>67</v>
+      </c>
+      <c r="E220" t="s">
+        <v>17</v>
+      </c>
+      <c r="F220">
+        <v>32.240000000000002</v>
+      </c>
+      <c r="G220" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H220">
+        <v>1</v>
+      </c>
+      <c r="I220" t="s">
+        <v>13</v>
+      </c>
+      <c r="J220" t="s">
+        <v>14</v>
+      </c>
+      <c r="K220" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="12.75">
+      <c r="A221">
+        <v>92</v>
+      </c>
+      <c r="B221">
+        <v>1</v>
+      </c>
+      <c r="C221">
+        <v>3838</v>
+      </c>
+      <c r="D221" t="s">
+        <v>67</v>
+      </c>
+      <c r="E221" t="s">
+        <v>17</v>
+      </c>
+      <c r="F221">
+        <v>38.689999999999998</v>
+      </c>
+      <c r="G221" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H221">
+        <v>1</v>
+      </c>
+      <c r="I221" t="s">
+        <v>13</v>
+      </c>
+      <c r="J221" t="s">
+        <v>14</v>
+      </c>
+      <c r="K221" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="12.75">
+      <c r="A222">
+        <v>92</v>
+      </c>
+      <c r="B222">
+        <v>1</v>
+      </c>
+      <c r="C222">
+        <v>3838</v>
+      </c>
+      <c r="D222" t="s">
+        <v>67</v>
+      </c>
+      <c r="E222" t="s">
+        <v>17</v>
+      </c>
+      <c r="F222">
+        <v>50.100000000000001</v>
+      </c>
+      <c r="G222" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H222">
+        <v>1</v>
+      </c>
+      <c r="I222" t="s">
+        <v>13</v>
+      </c>
+      <c r="J222" t="s">
+        <v>14</v>
+      </c>
+      <c r="K222" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="12.75">
+      <c r="A223">
+        <v>92</v>
+      </c>
+      <c r="B223">
+        <v>1</v>
+      </c>
+      <c r="C223">
+        <v>3838</v>
+      </c>
+      <c r="D223" t="s">
+        <v>67</v>
+      </c>
+      <c r="E223" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223">
+        <v>61.009999999999998</v>
+      </c>
+      <c r="G223" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H223">
+        <v>1</v>
+      </c>
+      <c r="I223" t="s">
+        <v>13</v>
+      </c>
+      <c r="J223" t="s">
+        <v>14</v>
+      </c>
+      <c r="K223" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="12.75">
+      <c r="A224">
+        <v>92</v>
+      </c>
+      <c r="B224">
+        <v>1</v>
+      </c>
+      <c r="C224">
+        <v>3838</v>
+      </c>
+      <c r="D224" t="s">
+        <v>67</v>
+      </c>
+      <c r="E224" t="s">
+        <v>17</v>
+      </c>
+      <c r="F224">
+        <v>41.670000000000002</v>
+      </c>
+      <c r="G224" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H224">
+        <v>1</v>
+      </c>
+      <c r="I224" t="s">
+        <v>13</v>
+      </c>
+      <c r="J224" t="s">
+        <v>14</v>
+      </c>
+      <c r="K224" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="12.75">
+      <c r="A225">
+        <v>92</v>
+      </c>
+      <c r="B225">
+        <v>1</v>
+      </c>
+      <c r="C225">
+        <v>3838</v>
+      </c>
+      <c r="D225" t="s">
+        <v>67</v>
+      </c>
+      <c r="E225" t="s">
+        <v>17</v>
+      </c>
+      <c r="F225">
+        <v>78.370000000000005</v>
+      </c>
+      <c r="G225" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H225">
+        <v>1</v>
+      </c>
+      <c r="I225" t="s">
+        <v>13</v>
+      </c>
+      <c r="J225" t="s">
+        <v>14</v>
+      </c>
+      <c r="K225" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="12.75">
+      <c r="A226">
+        <v>92</v>
+      </c>
+      <c r="B226">
+        <v>1</v>
+      </c>
+      <c r="C226">
+        <v>3838</v>
+      </c>
+      <c r="D226" t="s">
+        <v>67</v>
+      </c>
+      <c r="E226" t="s">
+        <v>17</v>
+      </c>
+      <c r="F226">
+        <v>87.799999999999997</v>
+      </c>
+      <c r="G226" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H226">
+        <v>1</v>
+      </c>
+      <c r="I226" t="s">
+        <v>13</v>
+      </c>
+      <c r="J226" t="s">
+        <v>14</v>
+      </c>
+      <c r="K226" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="12.75">
+      <c r="A227">
+        <v>92</v>
+      </c>
+      <c r="B227">
+        <v>1</v>
+      </c>
+      <c r="C227">
+        <v>3838</v>
+      </c>
+      <c r="D227" t="s">
+        <v>67</v>
+      </c>
+      <c r="E227" t="s">
+        <v>17</v>
+      </c>
+      <c r="F227">
+        <v>110.62000000000001</v>
+      </c>
+      <c r="G227" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H227">
+        <v>1</v>
+      </c>
+      <c r="I227" t="s">
+        <v>13</v>
+      </c>
+      <c r="J227" t="s">
+        <v>14</v>
+      </c>
+      <c r="K227" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="12.75">
+      <c r="A228">
+        <v>95</v>
+      </c>
+      <c r="B228">
+        <v>2</v>
+      </c>
+      <c r="C228">
+        <v>3902</v>
+      </c>
+      <c r="D228" t="s">
+        <v>68</v>
+      </c>
+      <c r="E228" t="s">
+        <v>69</v>
+      </c>
+      <c r="F228">
+        <v>0.5</v>
+      </c>
+      <c r="G228" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H228">
+        <v>1</v>
+      </c>
+      <c r="I228" t="s">
+        <v>13</v>
+      </c>
+      <c r="J228" t="s">
+        <v>14</v>
+      </c>
+      <c r="K228" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="12.75">
+      <c r="A229">
+        <v>95</v>
+      </c>
+      <c r="B229">
+        <v>2</v>
+      </c>
+      <c r="C229">
+        <v>3902</v>
+      </c>
+      <c r="D229" t="s">
+        <v>68</v>
+      </c>
+      <c r="E229" t="s">
+        <v>69</v>
+      </c>
+      <c r="F229">
+        <v>0.5</v>
+      </c>
+      <c r="G229" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H229">
+        <v>1</v>
+      </c>
+      <c r="I229" t="s">
+        <v>13</v>
+      </c>
+      <c r="J229" t="s">
+        <v>14</v>
+      </c>
+      <c r="K229" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="12.75">
+      <c r="A230">
+        <v>95</v>
+      </c>
+      <c r="B230">
+        <v>2</v>
+      </c>
+      <c r="C230">
+        <v>3902</v>
+      </c>
+      <c r="D230" t="s">
+        <v>68</v>
+      </c>
+      <c r="E230" t="s">
+        <v>69</v>
+      </c>
+      <c r="F230">
+        <v>0.5</v>
+      </c>
+      <c r="G230" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H230">
+        <v>1</v>
+      </c>
+      <c r="I230" t="s">
+        <v>13</v>
+      </c>
+      <c r="J230" t="s">
+        <v>14</v>
+      </c>
+      <c r="K230" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="12.75">
+      <c r="A231">
+        <v>95</v>
+      </c>
+      <c r="B231">
+        <v>2</v>
+      </c>
+      <c r="C231">
+        <v>3902</v>
+      </c>
+      <c r="D231" t="s">
+        <v>68</v>
+      </c>
+      <c r="E231" t="s">
+        <v>69</v>
+      </c>
+      <c r="F231">
+        <v>2.98</v>
+      </c>
+      <c r="G231" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H231">
+        <v>1</v>
+      </c>
+      <c r="I231" t="s">
+        <v>13</v>
+      </c>
+      <c r="J231" t="s">
+        <v>14</v>
+      </c>
+      <c r="K231" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="12.75">
+      <c r="A232">
+        <v>95</v>
+      </c>
+      <c r="B232">
+        <v>2</v>
+      </c>
+      <c r="C232">
+        <v>3902</v>
+      </c>
+      <c r="D232" t="s">
+        <v>68</v>
+      </c>
+      <c r="E232" t="s">
+        <v>69</v>
+      </c>
+      <c r="F232">
+        <v>2.48</v>
+      </c>
+      <c r="G232" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H232">
+        <v>1</v>
+      </c>
+      <c r="I232" t="s">
+        <v>13</v>
+      </c>
+      <c r="J232" t="s">
+        <v>14</v>
+      </c>
+      <c r="K232" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="12.75">
+      <c r="A233">
+        <v>95</v>
+      </c>
+      <c r="B233">
+        <v>2</v>
+      </c>
+      <c r="C233">
+        <v>3902</v>
+      </c>
+      <c r="D233" t="s">
+        <v>68</v>
+      </c>
+      <c r="E233" t="s">
+        <v>69</v>
+      </c>
+      <c r="F233">
+        <v>1.98</v>
+      </c>
+      <c r="G233" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H233">
+        <v>1</v>
+      </c>
+      <c r="I233" t="s">
+        <v>13</v>
+      </c>
+      <c r="J233" t="s">
+        <v>14</v>
+      </c>
+      <c r="K233" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="12.75">
+      <c r="A234">
+        <v>95</v>
+      </c>
+      <c r="B234">
+        <v>2</v>
+      </c>
+      <c r="C234">
+        <v>3902</v>
+      </c>
+      <c r="D234" t="s">
+        <v>68</v>
+      </c>
+      <c r="E234" t="s">
+        <v>69</v>
+      </c>
+      <c r="F234">
+        <v>3.9700000000000002</v>
+      </c>
+      <c r="G234" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H234">
+        <v>1</v>
+      </c>
+      <c r="I234" t="s">
+        <v>13</v>
+      </c>
+      <c r="J234" t="s">
+        <v>14</v>
+      </c>
+      <c r="K234" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="12.75">
+      <c r="A235">
+        <v>95</v>
+      </c>
+      <c r="B235">
+        <v>2</v>
+      </c>
+      <c r="C235">
+        <v>3902</v>
+      </c>
+      <c r="D235" t="s">
+        <v>68</v>
+      </c>
+      <c r="E235" t="s">
+        <v>69</v>
+      </c>
+      <c r="F235">
+        <v>5.46</v>
+      </c>
+      <c r="G235" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H235">
+        <v>1</v>
+      </c>
+      <c r="I235" t="s">
+        <v>13</v>
+      </c>
+      <c r="J235" t="s">
+        <v>14</v>
+      </c>
+      <c r="K235" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="12.75">
+      <c r="A236">
+        <v>95</v>
+      </c>
+      <c r="B236">
+        <v>2</v>
+      </c>
+      <c r="C236">
+        <v>3902</v>
+      </c>
+      <c r="D236" t="s">
+        <v>68</v>
+      </c>
+      <c r="E236" t="s">
+        <v>69</v>
+      </c>
+      <c r="F236">
+        <v>9.9199999999999999</v>
+      </c>
+      <c r="G236" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H236">
+        <v>1</v>
+      </c>
+      <c r="I236" t="s">
+        <v>13</v>
+      </c>
+      <c r="J236" t="s">
+        <v>14</v>
+      </c>
+      <c r="K236" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="12.75">
+      <c r="A237">
+        <v>95</v>
+      </c>
+      <c r="B237">
+        <v>2</v>
+      </c>
+      <c r="C237">
+        <v>3902</v>
+      </c>
+      <c r="D237" t="s">
+        <v>68</v>
+      </c>
+      <c r="E237" t="s">
+        <v>69</v>
+      </c>
+      <c r="F237">
+        <v>10.42</v>
+      </c>
+      <c r="G237" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H237">
+        <v>1</v>
+      </c>
+      <c r="I237" t="s">
+        <v>13</v>
+      </c>
+      <c r="J237" t="s">
+        <v>14</v>
+      </c>
+      <c r="K237" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="12.75">
+      <c r="A238">
+        <v>95</v>
+      </c>
+      <c r="B238">
+        <v>2</v>
+      </c>
+      <c r="C238">
+        <v>3902</v>
+      </c>
+      <c r="D238" t="s">
+        <v>68</v>
+      </c>
+      <c r="E238" t="s">
+        <v>69</v>
+      </c>
+      <c r="F238">
+        <v>12.9</v>
+      </c>
+      <c r="G238" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H238">
+        <v>1</v>
+      </c>
+      <c r="I238" t="s">
+        <v>13</v>
+      </c>
+      <c r="J238" t="s">
+        <v>14</v>
+      </c>
+      <c r="K238" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="12.75">
+      <c r="A239">
+        <v>96</v>
+      </c>
+      <c r="B239">
+        <v>1</v>
+      </c>
+      <c r="C239">
+        <v>3859</v>
+      </c>
+      <c r="D239" t="s">
+        <v>70</v>
+      </c>
+      <c r="E239" t="s">
+        <v>17</v>
+      </c>
+      <c r="F239">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G239" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H239">
+        <v>1</v>
+      </c>
+      <c r="I239" t="s">
+        <v>13</v>
+      </c>
+      <c r="J239" t="s">
+        <v>14</v>
+      </c>
+      <c r="K239" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="12.75">
+      <c r="A240">
+        <v>96</v>
+      </c>
+      <c r="B240">
+        <v>1</v>
+      </c>
+      <c r="C240">
+        <v>3859</v>
+      </c>
+      <c r="D240" t="s">
+        <v>70</v>
+      </c>
+      <c r="E240" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240">
+        <v>0.5</v>
+      </c>
+      <c r="G240" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H240">
+        <v>1</v>
+      </c>
+      <c r="I240" t="s">
+        <v>13</v>
+      </c>
+      <c r="J240" t="s">
+        <v>14</v>
+      </c>
+      <c r="K240" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="12.75">
+      <c r="A241">
+        <v>97</v>
+      </c>
+      <c r="B241">
+        <v>1</v>
+      </c>
+      <c r="C241">
+        <v>3840</v>
+      </c>
+      <c r="D241" t="s">
+        <v>71</v>
+      </c>
+      <c r="E241" t="s">
+        <v>17</v>
+      </c>
+      <c r="F241">
+        <v>23.809999999999999</v>
+      </c>
+      <c r="G241" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H241">
+        <v>1</v>
+      </c>
+      <c r="I241" t="s">
+        <v>13</v>
+      </c>
+      <c r="J241" t="s">
+        <v>14</v>
+      </c>
+      <c r="K241" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="12.75">
+      <c r="A242">
+        <v>97</v>
+      </c>
+      <c r="B242">
+        <v>1</v>
+      </c>
+      <c r="C242">
+        <v>3840</v>
+      </c>
+      <c r="D242" t="s">
+        <v>71</v>
+      </c>
+      <c r="E242" t="s">
+        <v>17</v>
+      </c>
+      <c r="F242">
+        <v>11.9</v>
+      </c>
+      <c r="G242" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H242">
+        <v>1</v>
+      </c>
+      <c r="I242" t="s">
+        <v>13</v>
+      </c>
+      <c r="J242" t="s">
+        <v>14</v>
+      </c>
+      <c r="K242" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="12.75">
+      <c r="A243">
+        <v>97</v>
+      </c>
+      <c r="B243">
+        <v>1</v>
+      </c>
+      <c r="C243">
+        <v>3840</v>
+      </c>
+      <c r="D243" t="s">
+        <v>71</v>
+      </c>
+      <c r="E243" t="s">
+        <v>17</v>
+      </c>
+      <c r="F243">
+        <v>2.48</v>
+      </c>
+      <c r="G243" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H243">
+        <v>1</v>
+      </c>
+      <c r="I243" t="s">
+        <v>13</v>
+      </c>
+      <c r="J243" t="s">
+        <v>14</v>
+      </c>
+      <c r="K243" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="12.75">
+      <c r="A244">
+        <v>97</v>
+      </c>
+      <c r="B244">
+        <v>1</v>
+      </c>
+      <c r="C244">
+        <v>3840</v>
+      </c>
+      <c r="D244" t="s">
+        <v>71</v>
+      </c>
+      <c r="E244" t="s">
+        <v>17</v>
+      </c>
+      <c r="F244">
+        <v>12.4</v>
+      </c>
+      <c r="G244" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H244">
+        <v>1</v>
+      </c>
+      <c r="I244" t="s">
+        <v>13</v>
+      </c>
+      <c r="J244" t="s">
+        <v>14</v>
+      </c>
+      <c r="K244" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="12.75">
+      <c r="A245">
+        <v>97</v>
+      </c>
+      <c r="B245">
+        <v>1</v>
+      </c>
+      <c r="C245">
+        <v>3840</v>
+      </c>
+      <c r="D245" t="s">
+        <v>71</v>
+      </c>
+      <c r="E245" t="s">
+        <v>17</v>
+      </c>
+      <c r="F245">
+        <v>10.42</v>
+      </c>
+      <c r="G245" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H245">
+        <v>1</v>
+      </c>
+      <c r="I245" t="s">
+        <v>13</v>
+      </c>
+      <c r="J245" t="s">
+        <v>14</v>
+      </c>
+      <c r="K245" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="12.75">
+      <c r="A246">
+        <v>97</v>
+      </c>
+      <c r="B246">
+        <v>1</v>
+      </c>
+      <c r="C246">
+        <v>3840</v>
+      </c>
+      <c r="D246" t="s">
+        <v>71</v>
+      </c>
+      <c r="E246" t="s">
+        <v>17</v>
+      </c>
+      <c r="F246">
+        <v>6.9400000000000004</v>
+      </c>
+      <c r="G246" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H246">
+        <v>1</v>
+      </c>
+      <c r="I246" t="s">
+        <v>13</v>
+      </c>
+      <c r="J246" t="s">
+        <v>14</v>
+      </c>
+      <c r="K246" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="12.75">
+      <c r="A247">
+        <v>97</v>
+      </c>
+      <c r="B247">
+        <v>1</v>
+      </c>
+      <c r="C247">
+        <v>3840</v>
+      </c>
+      <c r="D247" t="s">
+        <v>71</v>
+      </c>
+      <c r="E247" t="s">
+        <v>17</v>
+      </c>
+      <c r="F247">
+        <v>12.9</v>
+      </c>
+      <c r="G247" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H247">
+        <v>1</v>
+      </c>
+      <c r="I247" t="s">
+        <v>13</v>
+      </c>
+      <c r="J247" t="s">
+        <v>14</v>
+      </c>
+      <c r="K247" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="12.75">
+      <c r="A248">
+        <v>97</v>
+      </c>
+      <c r="B248">
+        <v>1</v>
+      </c>
+      <c r="C248">
+        <v>3840</v>
+      </c>
+      <c r="D248" t="s">
+        <v>71</v>
+      </c>
+      <c r="E248" t="s">
+        <v>17</v>
+      </c>
+      <c r="F248">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G248" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H248">
+        <v>1</v>
+      </c>
+      <c r="I248" t="s">
+        <v>13</v>
+      </c>
+      <c r="J248" t="s">
+        <v>14</v>
+      </c>
+      <c r="K248" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="12.75">
+      <c r="A249">
+        <v>97</v>
+      </c>
+      <c r="B249">
+        <v>1</v>
+      </c>
+      <c r="C249">
+        <v>3840</v>
+      </c>
+      <c r="D249" t="s">
+        <v>71</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+      <c r="F249">
+        <v>9.9199999999999999</v>
+      </c>
+      <c r="G249" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H249">
+        <v>1</v>
+      </c>
+      <c r="I249" t="s">
+        <v>13</v>
+      </c>
+      <c r="J249" t="s">
+        <v>14</v>
+      </c>
+      <c r="K249" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="12.75">
+      <c r="A250">
+        <v>97</v>
+      </c>
+      <c r="B250">
+        <v>1</v>
+      </c>
+      <c r="C250">
+        <v>3840</v>
+      </c>
+      <c r="D250" t="s">
+        <v>71</v>
+      </c>
+      <c r="E250" t="s">
+        <v>17</v>
+      </c>
+      <c r="F250">
+        <v>16.870000000000001</v>
+      </c>
+      <c r="G250" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H250">
+        <v>1</v>
+      </c>
+      <c r="I250" t="s">
+        <v>13</v>
+      </c>
+      <c r="J250" t="s">
+        <v>14</v>
+      </c>
+      <c r="K250" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="12.75">
+      <c r="A251">
+        <v>97</v>
+      </c>
+      <c r="B251">
+        <v>1</v>
+      </c>
+      <c r="C251">
+        <v>3840</v>
+      </c>
+      <c r="D251" t="s">
+        <v>71</v>
+      </c>
+      <c r="E251" t="s">
+        <v>17</v>
+      </c>
+      <c r="F251">
+        <v>13.390000000000001</v>
+      </c>
+      <c r="G251" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H251">
+        <v>1</v>
+      </c>
+      <c r="I251" t="s">
+        <v>13</v>
+      </c>
+      <c r="J251" t="s">
+        <v>14</v>
+      </c>
+      <c r="K251" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="12.75">
+      <c r="A252">
+        <v>97</v>
+      </c>
+      <c r="B252">
+        <v>1</v>
+      </c>
+      <c r="C252">
+        <v>3840</v>
+      </c>
+      <c r="D252" t="s">
+        <v>71</v>
+      </c>
+      <c r="E252" t="s">
+        <v>17</v>
+      </c>
+      <c r="F252">
+        <v>12.9</v>
+      </c>
+      <c r="G252" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H252">
+        <v>1</v>
+      </c>
+      <c r="I252" t="s">
+        <v>13</v>
+      </c>
+      <c r="J252" t="s">
+        <v>14</v>
+      </c>
+      <c r="K252" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="12.75">
+      <c r="A253">
+        <v>99</v>
+      </c>
+      <c r="B253">
+        <v>1</v>
+      </c>
+      <c r="C253">
+        <v>3841</v>
+      </c>
+      <c r="D253" t="s">
+        <v>72</v>
+      </c>
+      <c r="E253" t="s">
+        <v>73</v>
+      </c>
+      <c r="F253">
+        <v>19.84</v>
+      </c>
+      <c r="G253" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H253">
+        <v>1</v>
+      </c>
+      <c r="I253" t="s">
+        <v>13</v>
+      </c>
+      <c r="J253" t="s">
+        <v>14</v>
+      </c>
+      <c r="K253" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="12.75">
+      <c r="A254">
+        <v>99</v>
+      </c>
+      <c r="B254">
+        <v>1</v>
+      </c>
+      <c r="C254">
+        <v>3841</v>
+      </c>
+      <c r="D254" t="s">
+        <v>72</v>
+      </c>
+      <c r="E254" t="s">
+        <v>73</v>
+      </c>
+      <c r="F254">
+        <v>22.32</v>
+      </c>
+      <c r="G254" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H254">
+        <v>1</v>
+      </c>
+      <c r="I254" t="s">
+        <v>13</v>
+      </c>
+      <c r="J254" t="s">
+        <v>14</v>
+      </c>
+      <c r="K254" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="12.75">
+      <c r="A255">
+        <v>99</v>
+      </c>
+      <c r="B255">
+        <v>1</v>
+      </c>
+      <c r="C255">
+        <v>3841</v>
+      </c>
+      <c r="D255" t="s">
+        <v>72</v>
+      </c>
+      <c r="E255" t="s">
+        <v>73</v>
+      </c>
+      <c r="F255">
+        <v>1.49</v>
+      </c>
+      <c r="G255" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H255">
+        <v>1</v>
+      </c>
+      <c r="I255" t="s">
+        <v>13</v>
+      </c>
+      <c r="J255" t="s">
+        <v>14</v>
+      </c>
+      <c r="K255" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75">
+      <c r="A256">
+        <v>99</v>
+      </c>
+      <c r="B256">
+        <v>1</v>
+      </c>
+      <c r="C256">
+        <v>3841</v>
+      </c>
+      <c r="D256" t="s">
+        <v>72</v>
+      </c>
+      <c r="E256" t="s">
+        <v>73</v>
+      </c>
+      <c r="F256">
+        <v>16.370000000000001</v>
+      </c>
+      <c r="G256" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H256">
+        <v>1</v>
+      </c>
+      <c r="I256" t="s">
+        <v>13</v>
+      </c>
+      <c r="J256" t="s">
+        <v>14</v>
+      </c>
+      <c r="K256" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" ht="12.75">
+      <c r="A257">
+        <v>99</v>
+      </c>
+      <c r="B257">
+        <v>1</v>
+      </c>
+      <c r="C257">
+        <v>3841</v>
+      </c>
+      <c r="D257" t="s">
+        <v>72</v>
+      </c>
+      <c r="E257" t="s">
+        <v>73</v>
+      </c>
+      <c r="F257">
+        <v>12.9</v>
+      </c>
+      <c r="G257" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H257">
+        <v>1</v>
+      </c>
+      <c r="I257" t="s">
+        <v>13</v>
+      </c>
+      <c r="J257" t="s">
+        <v>14</v>
+      </c>
+      <c r="K257" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" ht="12.75">
+      <c r="A258">
+        <v>99</v>
+      </c>
+      <c r="B258">
+        <v>1</v>
+      </c>
+      <c r="C258">
+        <v>3841</v>
+      </c>
+      <c r="D258" t="s">
+        <v>72</v>
+      </c>
+      <c r="E258" t="s">
+        <v>73</v>
+      </c>
+      <c r="F258">
+        <v>30.75</v>
+      </c>
+      <c r="G258" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H258">
+        <v>1</v>
+      </c>
+      <c r="I258" t="s">
+        <v>13</v>
+      </c>
+      <c r="J258" t="s">
+        <v>14</v>
+      </c>
+      <c r="K258" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" ht="12.75">
+      <c r="A259">
+        <v>99</v>
+      </c>
+      <c r="B259">
+        <v>1</v>
+      </c>
+      <c r="C259">
+        <v>3841</v>
+      </c>
+      <c r="D259" t="s">
+        <v>72</v>
+      </c>
+      <c r="E259" t="s">
+        <v>73</v>
+      </c>
+      <c r="F259">
+        <v>12.9</v>
+      </c>
+      <c r="G259" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H259">
+        <v>1</v>
+      </c>
+      <c r="I259" t="s">
+        <v>13</v>
+      </c>
+      <c r="J259" t="s">
+        <v>14</v>
+      </c>
+      <c r="K259" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="12.75">
+      <c r="A260">
+        <v>99</v>
+      </c>
+      <c r="B260">
+        <v>1</v>
+      </c>
+      <c r="C260">
+        <v>3841</v>
+      </c>
+      <c r="D260" t="s">
+        <v>72</v>
+      </c>
+      <c r="E260" t="s">
+        <v>73</v>
+      </c>
+      <c r="F260">
+        <v>24.800000000000001</v>
+      </c>
+      <c r="G260" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H260">
+        <v>1</v>
+      </c>
+      <c r="I260" t="s">
+        <v>13</v>
+      </c>
+      <c r="J260" t="s">
+        <v>14</v>
+      </c>
+      <c r="K260" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" ht="12.75">
+      <c r="A261">
+        <v>99</v>
+      </c>
+      <c r="B261">
+        <v>1</v>
+      </c>
+      <c r="C261">
+        <v>3841</v>
+      </c>
+      <c r="D261" t="s">
+        <v>72</v>
+      </c>
+      <c r="E261" t="s">
+        <v>73</v>
+      </c>
+      <c r="F261">
+        <v>11.9</v>
+      </c>
+      <c r="G261" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H261">
+        <v>1</v>
+      </c>
+      <c r="I261" t="s">
+        <v>13</v>
+      </c>
+      <c r="J261" t="s">
+        <v>14</v>
+      </c>
+      <c r="K261" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="12.75">
+      <c r="A262">
+        <v>99</v>
+      </c>
+      <c r="B262">
+        <v>1</v>
+      </c>
+      <c r="C262">
+        <v>3841</v>
+      </c>
+      <c r="D262" t="s">
+        <v>72</v>
+      </c>
+      <c r="E262" t="s">
+        <v>73</v>
+      </c>
+      <c r="F262">
+        <v>38.689999999999998</v>
+      </c>
+      <c r="G262" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H262">
+        <v>1</v>
+      </c>
+      <c r="I262" t="s">
+        <v>13</v>
+      </c>
+      <c r="J262" t="s">
+        <v>14</v>
+      </c>
+      <c r="K262" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="12.75">
+      <c r="A263">
+        <v>99</v>
+      </c>
+      <c r="B263">
+        <v>1</v>
+      </c>
+      <c r="C263">
+        <v>3841</v>
+      </c>
+      <c r="D263" t="s">
+        <v>72</v>
+      </c>
+      <c r="E263" t="s">
+        <v>73</v>
+      </c>
+      <c r="F263">
+        <v>54.07</v>
+      </c>
+      <c r="G263" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H263">
+        <v>1</v>
+      </c>
+      <c r="I263" t="s">
+        <v>13</v>
+      </c>
+      <c r="J263" t="s">
+        <v>14</v>
+      </c>
+      <c r="K263" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="12.75">
+      <c r="A264">
+        <v>99</v>
+      </c>
+      <c r="B264">
+        <v>1</v>
+      </c>
+      <c r="C264">
+        <v>3841</v>
+      </c>
+      <c r="D264" t="s">
+        <v>72</v>
+      </c>
+      <c r="E264" t="s">
+        <v>73</v>
+      </c>
+      <c r="F264">
+        <v>25.300000000000001</v>
+      </c>
+      <c r="G264" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H264">
+        <v>1</v>
+      </c>
+      <c r="I264" t="s">
+        <v>13</v>
+      </c>
+      <c r="J264" t="s">
+        <v>14</v>
+      </c>
+      <c r="K264" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75">
+      <c r="A265">
+        <v>100</v>
+      </c>
+      <c r="B265">
+        <v>1</v>
+      </c>
+      <c r="C265">
+        <v>3842</v>
+      </c>
+      <c r="D265" t="s">
+        <v>74</v>
+      </c>
+      <c r="E265" t="s">
+        <v>73</v>
+      </c>
+      <c r="F265">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G265" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H265">
+        <v>1</v>
+      </c>
+      <c r="I265" t="s">
+        <v>13</v>
+      </c>
+      <c r="J265" t="s">
+        <v>14</v>
+      </c>
+      <c r="K265" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="12.75">
+      <c r="A266">
+        <v>100</v>
+      </c>
+      <c r="B266">
+        <v>1</v>
+      </c>
+      <c r="C266">
+        <v>3842</v>
+      </c>
+      <c r="D266" t="s">
+        <v>74</v>
+      </c>
+      <c r="E266" t="s">
+        <v>73</v>
+      </c>
+      <c r="F266">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G266" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H266">
+        <v>1</v>
+      </c>
+      <c r="I266" t="s">
+        <v>13</v>
+      </c>
+      <c r="J266" t="s">
+        <v>14</v>
+      </c>
+      <c r="K266" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" ht="12.75">
+      <c r="A267">
+        <v>100</v>
+      </c>
+      <c r="B267">
+        <v>1</v>
+      </c>
+      <c r="C267">
+        <v>3842</v>
+      </c>
+      <c r="D267" t="s">
+        <v>74</v>
+      </c>
+      <c r="E267" t="s">
+        <v>73</v>
+      </c>
+      <c r="F267">
+        <v>0.5</v>
+      </c>
+      <c r="G267" s="1">
+        <v>46157</v>
+      </c>
+      <c r="H267">
+        <v>1</v>
+      </c>
+      <c r="I267" t="s">
+        <v>13</v>
+      </c>
+      <c r="J267" t="s">
+        <v>14</v>
+      </c>
+      <c r="K267" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" ht="12.75">
+      <c r="A268">
+        <v>100</v>
+      </c>
+      <c r="B268">
+        <v>1</v>
+      </c>
+      <c r="C268">
+        <v>3842</v>
+      </c>
+      <c r="D268" t="s">
+        <v>74</v>
+      </c>
+      <c r="E268" t="s">
+        <v>73</v>
+      </c>
+      <c r="F268">
+        <v>1.98</v>
+      </c>
+      <c r="G268" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H268">
+        <v>1</v>
+      </c>
+      <c r="I268" t="s">
+        <v>13</v>
+      </c>
+      <c r="J268" t="s">
+        <v>14</v>
+      </c>
+      <c r="K268" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" ht="12.75">
+      <c r="A269">
+        <v>100</v>
+      </c>
+      <c r="B269">
+        <v>1</v>
+      </c>
+      <c r="C269">
+        <v>3842</v>
+      </c>
+      <c r="D269" t="s">
+        <v>74</v>
+      </c>
+      <c r="E269" t="s">
+        <v>73</v>
+      </c>
+      <c r="F269">
+        <v>6.9400000000000004</v>
+      </c>
+      <c r="G269" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H269">
+        <v>1</v>
+      </c>
+      <c r="I269" t="s">
+        <v>13</v>
+      </c>
+      <c r="J269" t="s">
+        <v>14</v>
+      </c>
+      <c r="K269" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="12.75">
+      <c r="A270">
+        <v>100</v>
+      </c>
+      <c r="B270">
+        <v>1</v>
+      </c>
+      <c r="C270">
+        <v>3842</v>
+      </c>
+      <c r="D270" t="s">
+        <v>74</v>
+      </c>
+      <c r="E270" t="s">
+        <v>73</v>
+      </c>
+      <c r="F270">
+        <v>9.9199999999999999</v>
+      </c>
+      <c r="G270" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H270">
+        <v>1</v>
+      </c>
+      <c r="I270" t="s">
+        <v>13</v>
+      </c>
+      <c r="J270" t="s">
+        <v>14</v>
+      </c>
+      <c r="K270" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="12.75">
+      <c r="A271">
+        <v>100</v>
+      </c>
+      <c r="B271">
+        <v>1</v>
+      </c>
+      <c r="C271">
+        <v>3842</v>
+      </c>
+      <c r="D271" t="s">
+        <v>74</v>
+      </c>
+      <c r="E271" t="s">
+        <v>73</v>
+      </c>
+      <c r="F271">
+        <v>4.96</v>
+      </c>
+      <c r="G271" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H271">
+        <v>1</v>
+      </c>
+      <c r="I271" t="s">
+        <v>13</v>
+      </c>
+      <c r="J271" t="s">
+        <v>14</v>
+      </c>
+      <c r="K271" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="12.75">
+      <c r="A272">
+        <v>100</v>
+      </c>
+      <c r="B272">
+        <v>1</v>
+      </c>
+      <c r="C272">
+        <v>3842</v>
+      </c>
+      <c r="D272" t="s">
+        <v>74</v>
+      </c>
+      <c r="E272" t="s">
+        <v>73</v>
+      </c>
+      <c r="F272">
+        <v>8.9299999999999997</v>
+      </c>
+      <c r="G272" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H272">
+        <v>1</v>
+      </c>
+      <c r="I272" t="s">
+        <v>13</v>
+      </c>
+      <c r="J272" t="s">
+        <v>14</v>
+      </c>
+      <c r="K272" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="12.75">
+      <c r="A273">
+        <v>100</v>
+      </c>
+      <c r="B273">
+        <v>1</v>
+      </c>
+      <c r="C273">
+        <v>3842</v>
+      </c>
+      <c r="D273" t="s">
+        <v>74</v>
+      </c>
+      <c r="E273" t="s">
+        <v>73</v>
+      </c>
+      <c r="F273">
+        <v>3.9700000000000002</v>
+      </c>
+      <c r="G273" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H273">
+        <v>1</v>
+      </c>
+      <c r="I273" t="s">
+        <v>13</v>
+      </c>
+      <c r="J273" t="s">
+        <v>14</v>
+      </c>
+      <c r="K273" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="12.75">
+      <c r="A274">
+        <v>100</v>
+      </c>
+      <c r="B274">
+        <v>1</v>
+      </c>
+      <c r="C274">
+        <v>3842</v>
+      </c>
+      <c r="D274" t="s">
+        <v>74</v>
+      </c>
+      <c r="E274" t="s">
+        <v>73</v>
+      </c>
+      <c r="F274">
+        <v>14.880000000000001</v>
+      </c>
+      <c r="G274" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H274">
+        <v>1</v>
+      </c>
+      <c r="I274" t="s">
+        <v>13</v>
+      </c>
+      <c r="J274" t="s">
+        <v>14</v>
+      </c>
+      <c r="K274" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="12.75">
+      <c r="A275">
+        <v>100</v>
+      </c>
+      <c r="B275">
+        <v>1</v>
+      </c>
+      <c r="C275">
+        <v>3842</v>
+      </c>
+      <c r="D275" t="s">
+        <v>74</v>
+      </c>
+      <c r="E275" t="s">
+        <v>73</v>
+      </c>
+      <c r="F275">
+        <v>16.370000000000001</v>
+      </c>
+      <c r="G275" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H275">
+        <v>1</v>
+      </c>
+      <c r="I275" t="s">
+        <v>13</v>
+      </c>
+      <c r="J275" t="s">
+        <v>14</v>
+      </c>
+      <c r="K275" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75">
+      <c r="A276">
+        <v>100</v>
+      </c>
+      <c r="B276">
+        <v>1</v>
+      </c>
+      <c r="C276">
+        <v>3842</v>
+      </c>
+      <c r="D276" t="s">
+        <v>74</v>
+      </c>
+      <c r="E276" t="s">
+        <v>73</v>
+      </c>
+      <c r="F276">
+        <v>23.809999999999999</v>
+      </c>
+      <c r="G276" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H276">
+        <v>1</v>
+      </c>
+      <c r="I276" t="s">
+        <v>13</v>
+      </c>
+      <c r="J276" t="s">
+        <v>14</v>
+      </c>
+      <c r="K276" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" ht="12.75">
+      <c r="A277">
+        <v>101</v>
+      </c>
+      <c r="B277">
+        <v>1</v>
+      </c>
+      <c r="C277">
+        <v>3843</v>
+      </c>
+      <c r="D277" t="s">
+        <v>75</v>
+      </c>
+      <c r="E277" t="s">
+        <v>73</v>
+      </c>
+      <c r="F277">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G277" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H277">
+        <v>1</v>
+      </c>
+      <c r="I277" t="s">
+        <v>13</v>
+      </c>
+      <c r="J277" t="s">
+        <v>14</v>
+      </c>
+      <c r="K277" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" ht="12.75">
+      <c r="A278">
+        <v>101</v>
+      </c>
+      <c r="B278">
+        <v>1</v>
+      </c>
+      <c r="C278">
+        <v>3843</v>
+      </c>
+      <c r="D278" t="s">
+        <v>75</v>
+      </c>
+      <c r="E278" t="s">
+        <v>73</v>
+      </c>
+      <c r="F278">
+        <v>0.5</v>
+      </c>
+      <c r="G278" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H278">
+        <v>1</v>
+      </c>
+      <c r="I278" t="s">
+        <v>13</v>
+      </c>
+      <c r="J278" t="s">
+        <v>14</v>
+      </c>
+      <c r="K278" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" ht="12.75">
+      <c r="A279">
+        <v>101</v>
+      </c>
+      <c r="B279">
+        <v>1</v>
+      </c>
+      <c r="C279">
+        <v>3843</v>
+      </c>
+      <c r="D279" t="s">
+        <v>75</v>
+      </c>
+      <c r="E279" t="s">
+        <v>73</v>
+      </c>
+      <c r="F279">
+        <v>0.5</v>
+      </c>
+      <c r="G279" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H279">
+        <v>1</v>
+      </c>
+      <c r="I279" t="s">
+        <v>13</v>
+      </c>
+      <c r="J279" t="s">
+        <v>14</v>
+      </c>
+      <c r="K279" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" ht="12.75">
+      <c r="A280">
+        <v>101</v>
+      </c>
+      <c r="B280">
+        <v>1</v>
+      </c>
+      <c r="C280">
+        <v>3843</v>
+      </c>
+      <c r="D280" t="s">
+        <v>75</v>
+      </c>
+      <c r="E280" t="s">
+        <v>73</v>
+      </c>
+      <c r="F280">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G280" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H280">
+        <v>1</v>
+      </c>
+      <c r="I280" t="s">
+        <v>13</v>
+      </c>
+      <c r="J280" t="s">
+        <v>14</v>
+      </c>
+      <c r="K280" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" ht="12.75">
+      <c r="A281">
+        <v>101</v>
+      </c>
+      <c r="B281">
+        <v>1</v>
+      </c>
+      <c r="C281">
+        <v>3843</v>
+      </c>
+      <c r="D281" t="s">
+        <v>75</v>
+      </c>
+      <c r="E281" t="s">
+        <v>73</v>
+      </c>
+      <c r="F281">
+        <v>2.98</v>
+      </c>
+      <c r="G281" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H281">
+        <v>1</v>
+      </c>
+      <c r="I281" t="s">
+        <v>13</v>
+      </c>
+      <c r="J281" t="s">
+        <v>14</v>
+      </c>
+      <c r="K281" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="12.75">
+      <c r="A282">
+        <v>101</v>
+      </c>
+      <c r="B282">
+        <v>1</v>
+      </c>
+      <c r="C282">
+        <v>3843</v>
+      </c>
+      <c r="D282" t="s">
+        <v>75</v>
+      </c>
+      <c r="E282" t="s">
+        <v>73</v>
+      </c>
+      <c r="F282">
+        <v>0.5</v>
+      </c>
+      <c r="G282" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H282">
+        <v>1</v>
+      </c>
+      <c r="I282" t="s">
+        <v>13</v>
+      </c>
+      <c r="J282" t="s">
+        <v>14</v>
+      </c>
+      <c r="K282" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="12.75">
+      <c r="A283">
+        <v>101</v>
+      </c>
+      <c r="B283">
+        <v>1</v>
+      </c>
+      <c r="C283">
+        <v>3843</v>
+      </c>
+      <c r="D283" t="s">
+        <v>75</v>
+      </c>
+      <c r="E283" t="s">
+        <v>73</v>
+      </c>
+      <c r="F283">
+        <v>2.48</v>
+      </c>
+      <c r="G283" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H283">
+        <v>1</v>
+      </c>
+      <c r="I283" t="s">
+        <v>13</v>
+      </c>
+      <c r="J283" t="s">
+        <v>14</v>
+      </c>
+      <c r="K283" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="12.75">
+      <c r="A284">
+        <v>101</v>
+      </c>
+      <c r="B284">
+        <v>1</v>
+      </c>
+      <c r="C284">
+        <v>3843</v>
+      </c>
+      <c r="D284" t="s">
+        <v>75</v>
+      </c>
+      <c r="E284" t="s">
+        <v>73</v>
+      </c>
+      <c r="F284">
+        <v>0.5</v>
+      </c>
+      <c r="G284" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H284">
+        <v>1</v>
+      </c>
+      <c r="I284" t="s">
+        <v>13</v>
+      </c>
+      <c r="J284" t="s">
+        <v>14</v>
+      </c>
+      <c r="K284" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75">
+      <c r="A285">
+        <v>101</v>
+      </c>
+      <c r="B285">
+        <v>1</v>
+      </c>
+      <c r="C285">
+        <v>3843</v>
+      </c>
+      <c r="D285" t="s">
+        <v>75</v>
+      </c>
+      <c r="E285" t="s">
+        <v>73</v>
+      </c>
+      <c r="F285">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G285" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H285">
+        <v>1</v>
+      </c>
+      <c r="I285" t="s">
+        <v>13</v>
+      </c>
+      <c r="J285" t="s">
+        <v>14</v>
+      </c>
+      <c r="K285" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" ht="12.75">
+      <c r="A286">
+        <v>102</v>
+      </c>
+      <c r="B286">
+        <v>1</v>
+      </c>
+      <c r="C286">
+        <v>3858</v>
+      </c>
+      <c r="D286" t="s">
+        <v>76</v>
+      </c>
+      <c r="E286" t="s">
+        <v>73</v>
+      </c>
+      <c r="F286">
+        <v>1.49</v>
+      </c>
+      <c r="G286" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H286">
+        <v>1</v>
+      </c>
+      <c r="I286" t="s">
+        <v>13</v>
+      </c>
+      <c r="J286" t="s">
+        <v>14</v>
+      </c>
+      <c r="K286" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" ht="12.75">
+      <c r="A287">
+        <v>103</v>
+      </c>
+      <c r="B287">
+        <v>1</v>
+      </c>
+      <c r="C287">
+        <v>3844</v>
+      </c>
+      <c r="D287" t="s">
+        <v>77</v>
+      </c>
+      <c r="E287" t="s">
+        <v>73</v>
+      </c>
+      <c r="F287">
+        <v>0.5</v>
+      </c>
+      <c r="G287" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H287">
+        <v>1</v>
+      </c>
+      <c r="I287" t="s">
+        <v>13</v>
+      </c>
+      <c r="J287" t="s">
+        <v>14</v>
+      </c>
+      <c r="K287" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" ht="12.75">
+      <c r="A288">
+        <v>103</v>
+      </c>
+      <c r="B288">
+        <v>1</v>
+      </c>
+      <c r="C288">
+        <v>3844</v>
+      </c>
+      <c r="D288" t="s">
+        <v>77</v>
+      </c>
+      <c r="E288" t="s">
+        <v>73</v>
+      </c>
+      <c r="F288">
+        <v>0.5</v>
+      </c>
+      <c r="G288" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H288">
+        <v>1</v>
+      </c>
+      <c r="I288" t="s">
+        <v>13</v>
+      </c>
+      <c r="J288" t="s">
+        <v>14</v>
+      </c>
+      <c r="K288" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" ht="12.75">
+      <c r="A289">
+        <v>103</v>
+      </c>
+      <c r="B289">
+        <v>1</v>
+      </c>
+      <c r="C289">
+        <v>3844</v>
+      </c>
+      <c r="D289" t="s">
+        <v>77</v>
+      </c>
+      <c r="E289" t="s">
+        <v>73</v>
+      </c>
+      <c r="F289">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G289" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H289">
+        <v>1</v>
+      </c>
+      <c r="I289" t="s">
+        <v>13</v>
+      </c>
+      <c r="J289" t="s">
+        <v>14</v>
+      </c>
+      <c r="K289" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="12.75">
+      <c r="A290">
+        <v>104</v>
+      </c>
+      <c r="B290">
+        <v>1</v>
+      </c>
+      <c r="C290">
+        <v>3845</v>
+      </c>
+      <c r="D290" t="s">
+        <v>78</v>
+      </c>
+      <c r="E290" t="s">
+        <v>73</v>
+      </c>
+      <c r="F290">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G290" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H290">
+        <v>1</v>
+      </c>
+      <c r="I290" t="s">
+        <v>13</v>
+      </c>
+      <c r="J290" t="s">
+        <v>14</v>
+      </c>
+      <c r="K290" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="12.75">
+      <c r="A291">
+        <v>104</v>
+      </c>
+      <c r="B291">
+        <v>1</v>
+      </c>
+      <c r="C291">
+        <v>3845</v>
+      </c>
+      <c r="D291" t="s">
+        <v>78</v>
+      </c>
+      <c r="E291" t="s">
+        <v>73</v>
+      </c>
+      <c r="F291">
+        <v>0.5</v>
+      </c>
+      <c r="G291" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H291">
+        <v>1</v>
+      </c>
+      <c r="I291" t="s">
+        <v>13</v>
+      </c>
+      <c r="J291" t="s">
+        <v>14</v>
+      </c>
+      <c r="K291" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="12.75">
+      <c r="A292">
+        <v>104</v>
+      </c>
+      <c r="B292">
+        <v>1</v>
+      </c>
+      <c r="C292">
+        <v>3845</v>
+      </c>
+      <c r="D292" t="s">
+        <v>78</v>
+      </c>
+      <c r="E292" t="s">
+        <v>73</v>
+      </c>
+      <c r="F292">
+        <v>1.98</v>
+      </c>
+      <c r="G292" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H292">
+        <v>1</v>
+      </c>
+      <c r="I292" t="s">
+        <v>13</v>
+      </c>
+      <c r="J292" t="s">
+        <v>14</v>
+      </c>
+      <c r="K292" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="12.75">
+      <c r="A293">
+        <v>104</v>
+      </c>
+      <c r="B293">
+        <v>1</v>
+      </c>
+      <c r="C293">
+        <v>3845</v>
+      </c>
+      <c r="D293" t="s">
+        <v>78</v>
+      </c>
+      <c r="E293" t="s">
+        <v>73</v>
+      </c>
+      <c r="F293">
+        <v>0.5</v>
+      </c>
+      <c r="G293" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H293">
+        <v>1</v>
+      </c>
+      <c r="I293" t="s">
+        <v>13</v>
+      </c>
+      <c r="J293" t="s">
+        <v>14</v>
+      </c>
+      <c r="K293" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="12.75">
+      <c r="A294">
         <v>105</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85">
+      <c r="B294">
+        <v>1</v>
+      </c>
+      <c r="C294">
         <v>3846</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="F85">
+      <c r="D294" t="s">
+        <v>79</v>
+      </c>
+      <c r="E294" t="s">
+        <v>73</v>
+      </c>
+      <c r="F294">
+        <v>5.46</v>
+      </c>
+      <c r="G294" s="1">
+        <v>46155</v>
+      </c>
+      <c r="H294">
+        <v>1</v>
+      </c>
+      <c r="I294" t="s">
+        <v>13</v>
+      </c>
+      <c r="J294" t="s">
+        <v>14</v>
+      </c>
+      <c r="K294" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75">
+      <c r="A295">
+        <v>105</v>
+      </c>
+      <c r="B295">
+        <v>1</v>
+      </c>
+      <c r="C295">
+        <v>3846</v>
+      </c>
+      <c r="D295" t="s">
+        <v>79</v>
+      </c>
+      <c r="E295" t="s">
+        <v>73</v>
+      </c>
+      <c r="F295">
+        <v>1.98</v>
+      </c>
+      <c r="G295" s="1">
+        <v>46156</v>
+      </c>
+      <c r="H295">
+        <v>1</v>
+      </c>
+      <c r="I295" t="s">
+        <v>13</v>
+      </c>
+      <c r="J295" t="s">
+        <v>14</v>
+      </c>
+      <c r="K295" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" ht="12.75">
+      <c r="A296">
+        <v>105</v>
+      </c>
+      <c r="B296">
+        <v>1</v>
+      </c>
+      <c r="C296">
+        <v>3846</v>
+      </c>
+      <c r="D296" t="s">
+        <v>79</v>
+      </c>
+      <c r="E296" t="s">
+        <v>73</v>
+      </c>
+      <c r="F296">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G296" s="1">
+        <v>46158</v>
+      </c>
+      <c r="H296">
+        <v>1</v>
+      </c>
+      <c r="I296" t="s">
+        <v>13</v>
+      </c>
+      <c r="J296" t="s">
+        <v>14</v>
+      </c>
+      <c r="K296" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" ht="12.75">
+      <c r="A297">
+        <v>105</v>
+      </c>
+      <c r="B297">
+        <v>1</v>
+      </c>
+      <c r="C297">
+        <v>3846</v>
+      </c>
+      <c r="D297" t="s">
+        <v>79</v>
+      </c>
+      <c r="E297" t="s">
+        <v>73</v>
+      </c>
+      <c r="F297">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G297" s="1">
+        <v>46159</v>
+      </c>
+      <c r="H297">
+        <v>1</v>
+      </c>
+      <c r="I297" t="s">
+        <v>13</v>
+      </c>
+      <c r="J297" t="s">
+        <v>14</v>
+      </c>
+      <c r="K297" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" ht="12.75">
+      <c r="A298">
+        <v>105</v>
+      </c>
+      <c r="B298">
+        <v>1</v>
+      </c>
+      <c r="C298">
+        <v>3846</v>
+      </c>
+      <c r="D298" t="s">
+        <v>79</v>
+      </c>
+      <c r="E298" t="s">
+        <v>73</v>
+      </c>
+      <c r="F298">
         <v>6.4500000000000002</v>
       </c>
-      <c r="G85" s="1">
-[...11 lines deleted...]
-      <c r="K85" t="s">
+      <c r="G298" s="1">
+        <v>46160</v>
+      </c>
+      <c r="H298">
+        <v>1</v>
+      </c>
+      <c r="I298" t="s">
+        <v>13</v>
+      </c>
+      <c r="J298" t="s">
+        <v>14</v>
+      </c>
+      <c r="K298" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="12.75">
+      <c r="A299">
+        <v>105</v>
+      </c>
+      <c r="B299">
+        <v>1</v>
+      </c>
+      <c r="C299">
+        <v>3846</v>
+      </c>
+      <c r="D299" t="s">
+        <v>79</v>
+      </c>
+      <c r="E299" t="s">
+        <v>73</v>
+      </c>
+      <c r="F299">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G299" s="1">
+        <v>46161</v>
+      </c>
+      <c r="H299">
+        <v>1</v>
+      </c>
+      <c r="I299" t="s">
+        <v>13</v>
+      </c>
+      <c r="J299" t="s">
+        <v>14</v>
+      </c>
+      <c r="K299" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" ht="12.75">
+      <c r="A300">
+        <v>105</v>
+      </c>
+      <c r="B300">
+        <v>1</v>
+      </c>
+      <c r="C300">
+        <v>3846</v>
+      </c>
+      <c r="D300" t="s">
+        <v>79</v>
+      </c>
+      <c r="E300" t="s">
+        <v>73</v>
+      </c>
+      <c r="F300">
+        <v>5.9500000000000002</v>
+      </c>
+      <c r="G300" s="1">
+        <v>46162</v>
+      </c>
+      <c r="H300">
+        <v>1</v>
+      </c>
+      <c r="I300" t="s">
+        <v>13</v>
+      </c>
+      <c r="J300" t="s">
+        <v>14</v>
+      </c>
+      <c r="K300" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" ht="12.75">
+      <c r="A301">
+        <v>105</v>
+      </c>
+      <c r="B301">
+        <v>1</v>
+      </c>
+      <c r="C301">
+        <v>3846</v>
+      </c>
+      <c r="D301" t="s">
+        <v>79</v>
+      </c>
+      <c r="E301" t="s">
+        <v>73</v>
+      </c>
+      <c r="F301">
+        <v>4.96</v>
+      </c>
+      <c r="G301" s="1">
+        <v>46163</v>
+      </c>
+      <c r="H301">
+        <v>1</v>
+      </c>
+      <c r="I301" t="s">
+        <v>13</v>
+      </c>
+      <c r="J301" t="s">
+        <v>14</v>
+      </c>
+      <c r="K301" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" ht="12.75">
+      <c r="A302">
+        <v>105</v>
+      </c>
+      <c r="B302">
+        <v>1</v>
+      </c>
+      <c r="C302">
+        <v>3846</v>
+      </c>
+      <c r="D302" t="s">
+        <v>79</v>
+      </c>
+      <c r="E302" t="s">
+        <v>73</v>
+      </c>
+      <c r="F302">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="G302" s="1">
+        <v>46164</v>
+      </c>
+      <c r="H302">
+        <v>1</v>
+      </c>
+      <c r="I302" t="s">
+        <v>13</v>
+      </c>
+      <c r="J302" t="s">
+        <v>14</v>
+      </c>
+      <c r="K302" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" ht="12.75">
+      <c r="A303">
+        <v>105</v>
+      </c>
+      <c r="B303">
+        <v>1</v>
+      </c>
+      <c r="C303">
+        <v>3846</v>
+      </c>
+      <c r="D303" t="s">
+        <v>79</v>
+      </c>
+      <c r="E303" t="s">
+        <v>73</v>
+      </c>
+      <c r="F303">
+        <v>27.780000000000001</v>
+      </c>
+      <c r="G303" s="1">
+        <v>46165</v>
+      </c>
+      <c r="H303">
+        <v>1</v>
+      </c>
+      <c r="I303" t="s">
+        <v>13</v>
+      </c>
+      <c r="J303" t="s">
+        <v>14</v>
+      </c>
+      <c r="K303" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" ht="12.75">
+      <c r="A304">
+        <v>105</v>
+      </c>
+      <c r="B304">
+        <v>1</v>
+      </c>
+      <c r="C304">
+        <v>3846</v>
+      </c>
+      <c r="D304" t="s">
+        <v>79</v>
+      </c>
+      <c r="E304" t="s">
+        <v>73</v>
+      </c>
+      <c r="F304">
+        <v>15.380000000000001</v>
+      </c>
+      <c r="G304" s="1">
+        <v>46166</v>
+      </c>
+      <c r="H304">
+        <v>1</v>
+      </c>
+      <c r="I304" t="s">
+        <v>13</v>
+      </c>
+      <c r="J304" t="s">
+        <v>14</v>
+      </c>
+      <c r="K304" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>