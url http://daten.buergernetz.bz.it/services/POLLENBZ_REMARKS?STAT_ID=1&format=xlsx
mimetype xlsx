--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -10,287 +10,218 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="POLLBZ_REMARKS" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1526" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="57">
   <si>
     <t>PART_SEQ</t>
   </si>
   <si>
     <t>PART_LEVEL</t>
   </si>
   <si>
     <t>PART_ID</t>
   </si>
   <si>
     <t>PART_NAME_L</t>
   </si>
   <si>
     <t>PART_PARENT_NAME_L</t>
   </si>
   <si>
     <t>REMA_CONCENTRATION</t>
   </si>
   <si>
     <t>REMA_DATE</t>
   </si>
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
     <t>STAT_CODE</t>
   </si>
   <si>
     <t>STAT_NAME_I</t>
   </si>
   <si>
     <t>STAT_NAME_D</t>
   </si>
   <si>
-    <t>Andere</t>
+    <t>Amaranthaceae</t>
   </si>
   <si>
-    <t>Aceraceae</t>
+    <t>Polline</t>
   </si>
   <si>
     <t>BZ2</t>
   </si>
   <si>
     <t>Bolzano</t>
   </si>
   <si>
     <t>Bozen</t>
   </si>
   <si>
-    <t>Amaranthaceae</t>
-[...4 lines deleted...]
-  <si>
     <t>Alnus</t>
   </si>
   <si>
     <t>Betulaceae</t>
   </si>
   <si>
     <t>Betula</t>
   </si>
   <si>
+    <t>Cannabaceae</t>
+  </si>
+  <si>
     <t>Sambucus</t>
   </si>
   <si>
     <t>Caprifoliaceae</t>
+  </si>
+  <si>
+    <t>Andere</t>
   </si>
   <si>
     <t>Compositae</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Corylaceae</t>
   </si>
   <si>
     <t>Cupressaceae/Taxaceae</t>
   </si>
   <si>
-    <t>Cyperaceae</t>
-[...5 lines deleted...]
-    <t>Fabaceae</t>
+    <t>Ericaceae</t>
   </si>
   <si>
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>Fagaceae</t>
   </si>
   <si>
-    <t>Fagus sylvatica</t>
-[...16 lines deleted...]
-  <si>
     <t>Juncaceae</t>
   </si>
   <si>
-    <t>Broussonetia</t>
-[...8 lines deleted...]
-    <t>Fraxinus ornus</t>
+    <t>Olea</t>
   </si>
   <si>
     <t>Oleaceae</t>
   </si>
   <si>
-    <t>Ligustrum</t>
-[...11 lines deleted...]
-    <t>Abies</t>
+    <t>Picea</t>
   </si>
   <si>
     <t>Pinaceae</t>
-  </si>
-[...4 lines deleted...]
-    <t>Picea</t>
   </si>
   <si>
     <t>Pinus</t>
   </si>
   <si>
     <t>Plantago</t>
   </si>
   <si>
     <t>Plantaginaceae</t>
   </si>
   <si>
     <t>Poaceae</t>
   </si>
   <si>
     <t>Polygonaceae</t>
   </si>
   <si>
     <t>Ranunculaceae</t>
   </si>
   <si>
-    <t>Rosaceae</t>
-[...1 lines deleted...]
-  <si>
     <t>Rubiaceae</t>
-  </si>
-[...10 lines deleted...]
-    <t>Simaroubaceae</t>
   </si>
   <si>
     <t>Tilia</t>
   </si>
   <si>
     <t>Tiliaceae</t>
   </si>
   <si>
     <t>Umbelliferae</t>
   </si>
   <si>
     <t>Urticaceae</t>
   </si>
   <si>
     <t>Vitis</t>
   </si>
   <si>
     <t>Vitaceae</t>
   </si>
   <si>
     <t>Andere Pollen</t>
   </si>
   <si>
     <t>Nicht Identifizierte Pollen</t>
   </si>
   <si>
     <t>Alternaria</t>
   </si>
   <si>
     <t>Spore</t>
   </si>
   <si>
     <t>Epicoccum</t>
   </si>
   <si>
     <t>Pithomyces</t>
   </si>
   <si>
     <t>Pleospora</t>
   </si>
   <si>
     <t>Polythrincium</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stemphylium</t>
   </si>
   <si>
     <t>Torula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="177" formatCode="dd/mm/yyyy hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -714,51 +645,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:K304"/>
+  <dimension ref="A1:K158"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.1428571428571" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="8.85714285714286" customWidth="1"/>
     <col min="4" max="4" width="21.7142857142857" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="23.2857142857143" customWidth="1"/>
     <col min="7" max="7" width="18.1428571428571" customWidth="1"/>
     <col min="8" max="8" width="8.57142857142857" customWidth="1"/>
     <col min="9" max="9" width="12.1428571428571" customWidth="1"/>
     <col min="10" max="10" width="13.7142857142857" customWidth="1"/>
     <col min="11" max="11" width="14.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -770,10650 +701,5540 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12.75">
       <c r="A2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2">
-        <v>3863</v>
+        <v>3812</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G2" s="1">
-        <v>46160</v>
+        <v>46206</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="12.75">
       <c r="A3">
         <v>6</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>3812</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F3">
         <v>0.5</v>
       </c>
       <c r="G3" s="1">
-        <v>46164</v>
+        <v>46207</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75">
       <c r="A4">
         <v>6</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>3812</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F4">
         <v>0.98999999999999999</v>
       </c>
       <c r="G4" s="1">
-        <v>46165</v>
+        <v>46208</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>13</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12.75">
       <c r="A5">
         <v>12</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5">
         <v>3864</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5">
-        <v>3.9700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G5" s="1">
-        <v>46155</v>
+        <v>46202</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="12.75">
       <c r="A6">
         <v>12</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6">
         <v>3864</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F6">
         <v>0.98999999999999999</v>
       </c>
       <c r="G6" s="1">
-        <v>46156</v>
+        <v>46203</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="12.75">
       <c r="A7">
         <v>12</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7">
         <v>3864</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F7">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G7" s="1">
-        <v>46157</v>
+        <v>46204</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>13</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="12.75">
       <c r="A8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F8">
         <v>0.5</v>
       </c>
       <c r="G8" s="1">
-        <v>46159</v>
+        <v>46207</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>13</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.75">
       <c r="A9">
+        <v>16</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9">
+        <v>3810</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
         <v>12</v>
       </c>
-      <c r="B9">
-[...10 lines deleted...]
-      </c>
       <c r="F9">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G9" s="1">
-        <v>46160</v>
+        <v>46204</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>13</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.75">
       <c r="A10">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F10">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G10" s="1">
-        <v>46161</v>
+        <v>46201</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>13</v>
       </c>
       <c r="J10" t="s">
         <v>14</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.75">
       <c r="A11">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11">
-        <v>3864</v>
+        <v>3869</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F11">
         <v>0.5</v>
       </c>
       <c r="G11" s="1">
-        <v>46163</v>
+        <v>46204</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>13</v>
       </c>
       <c r="J11" t="s">
         <v>14</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75">
       <c r="A12">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12">
-        <v>3864</v>
+        <v>3869</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F12">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G12" s="1">
-        <v>46164</v>
+        <v>46207</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>13</v>
       </c>
       <c r="J12" t="s">
         <v>14</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75">
       <c r="A13">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13">
-        <v>3864</v>
+        <v>3869</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F13">
         <v>0.5</v>
       </c>
       <c r="G13" s="1">
-        <v>46165</v>
+        <v>46208</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75">
       <c r="A14">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
       <c r="C14">
-        <v>3864</v>
+        <v>3872</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F14">
-        <v>2.98</v>
+        <v>1.49</v>
       </c>
       <c r="G14" s="1">
-        <v>46166</v>
+        <v>46200</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>13</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75">
       <c r="A15">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15">
-        <v>3865</v>
+        <v>3872</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F15">
-        <v>5.9500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G15" s="1">
-        <v>46155</v>
+        <v>46201</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>13</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75">
       <c r="A16">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16">
-        <v>3865</v>
+        <v>3872</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F16">
-        <v>3.4700000000000002</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G16" s="1">
-        <v>46156</v>
+        <v>46202</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
         <v>14</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75">
       <c r="A17">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B17">
         <v>2</v>
       </c>
       <c r="C17">
-        <v>3865</v>
+        <v>3872</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F17">
         <v>0.5</v>
       </c>
       <c r="G17" s="1">
-        <v>46157</v>
+        <v>46206</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75">
       <c r="A18">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B18">
         <v>2</v>
       </c>
       <c r="C18">
-        <v>3865</v>
+        <v>3872</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F18">
-        <v>4.96</v>
+        <v>0.5</v>
       </c>
       <c r="G18" s="1">
-        <v>46158</v>
+        <v>46207</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="12.75">
       <c r="A19">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C19">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F19">
-        <v>1.98</v>
+        <v>2.98</v>
       </c>
       <c r="G19" s="1">
-        <v>46159</v>
+        <v>46200</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>14</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="12.75">
       <c r="A20">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C20">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F20">
-        <v>4.96</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G20" s="1">
-        <v>46160</v>
+        <v>46201</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>14</v>
       </c>
       <c r="K20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="12.75">
       <c r="A21">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C21">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F21">
-        <v>0.98999999999999999</v>
+        <v>2.98</v>
       </c>
       <c r="G21" s="1">
-        <v>46161</v>
+        <v>46202</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>13</v>
       </c>
       <c r="J21" t="s">
         <v>14</v>
       </c>
       <c r="K21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="12.75">
       <c r="A22">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C22">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F22">
-        <v>1.49</v>
+        <v>2.48</v>
       </c>
       <c r="G22" s="1">
-        <v>46162</v>
+        <v>46203</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>14</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="12.75">
       <c r="A23">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C23">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F23">
-        <v>2.48</v>
+        <v>0.5</v>
       </c>
       <c r="G23" s="1">
-        <v>46163</v>
+        <v>46204</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>13</v>
       </c>
       <c r="J23" t="s">
         <v>14</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.75">
       <c r="A24">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C24">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F24">
-        <v>2.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G24" s="1">
-        <v>46164</v>
+        <v>46205</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>13</v>
       </c>
       <c r="J24" t="s">
         <v>14</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75">
       <c r="A25">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C25">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F25">
-        <v>0.98999999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G25" s="1">
-        <v>46165</v>
+        <v>46206</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>13</v>
       </c>
       <c r="J25" t="s">
         <v>14</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="12.75">
       <c r="A26">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="B26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C26">
-        <v>3865</v>
+        <v>3815</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F26">
-        <v>1.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G26" s="1">
-        <v>46166</v>
+        <v>46207</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>13</v>
       </c>
       <c r="J26" t="s">
         <v>14</v>
       </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="12.75">
       <c r="A27">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C27">
-        <v>3866</v>
+        <v>3815</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F27">
-        <v>5.9500000000000002</v>
+        <v>1.98</v>
       </c>
       <c r="G27" s="1">
-        <v>46155</v>
+        <v>46208</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>13</v>
       </c>
       <c r="J27" t="s">
         <v>14</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="12.75">
       <c r="A28">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C28">
-        <v>3866</v>
+        <v>3817</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F28">
         <v>0.5</v>
       </c>
       <c r="G28" s="1">
-        <v>46158</v>
+        <v>46201</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>13</v>
       </c>
       <c r="J28" t="s">
         <v>14</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="12.75">
       <c r="A29">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D29" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F29">
-        <v>0.98999999999999999</v>
+        <v>32.740000000000002</v>
       </c>
       <c r="G29" s="1">
-        <v>46159</v>
+        <v>46200</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>13</v>
       </c>
       <c r="J29" t="s">
         <v>14</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="12.75">
       <c r="A30">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B30">
         <v>2</v>
       </c>
       <c r="C30">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F30">
-        <v>2.48</v>
+        <v>18.850000000000001</v>
       </c>
       <c r="G30" s="1">
-        <v>46160</v>
+        <v>46201</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>13</v>
       </c>
       <c r="J30" t="s">
         <v>14</v>
       </c>
       <c r="K30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="12.75">
       <c r="A31">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B31">
         <v>2</v>
       </c>
       <c r="C31">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F31">
-        <v>1.98</v>
+        <v>19.84</v>
       </c>
       <c r="G31" s="1">
-        <v>46161</v>
+        <v>46202</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>13</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="12.75">
       <c r="A32">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="C32">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F32">
-        <v>1.98</v>
+        <v>14.380000000000001</v>
       </c>
       <c r="G32" s="1">
-        <v>46162</v>
+        <v>46203</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>13</v>
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
       <c r="K32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="12.75">
       <c r="A33">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D33" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F33">
-        <v>1.98</v>
+        <v>11.41</v>
       </c>
       <c r="G33" s="1">
-        <v>46164</v>
+        <v>46204</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>13</v>
       </c>
       <c r="J33" t="s">
         <v>14</v>
       </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="12.75">
       <c r="A34">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B34">
         <v>2</v>
       </c>
       <c r="C34">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F34">
-        <v>0.98999999999999999</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G34" s="1">
-        <v>46165</v>
+        <v>46205</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="s">
         <v>13</v>
       </c>
       <c r="J34" t="s">
         <v>14</v>
       </c>
       <c r="K34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="12.75">
       <c r="A35">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="B35">
         <v>2</v>
       </c>
       <c r="C35">
-        <v>3869</v>
+        <v>3875</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F35">
-        <v>1.49</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G35" s="1">
-        <v>46158</v>
+        <v>46206</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" t="s">
         <v>13</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
       <c r="K35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="12.75">
       <c r="A36">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="B36">
         <v>2</v>
       </c>
       <c r="C36">
-        <v>3869</v>
+        <v>3875</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F36">
-        <v>0.5</v>
+        <v>2.48</v>
       </c>
       <c r="G36" s="1">
-        <v>46159</v>
+        <v>46207</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" t="s">
         <v>13</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="12.75">
       <c r="A37">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B37">
         <v>2</v>
       </c>
       <c r="C37">
-        <v>3872</v>
+        <v>3875</v>
       </c>
       <c r="D37" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F37">
-        <v>15.869999999999999</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G37" s="1">
-        <v>46155</v>
+        <v>46208</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="12.75">
       <c r="A38">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C38">
-        <v>3872</v>
+        <v>3824</v>
       </c>
       <c r="D38" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F38">
-        <v>4.96</v>
+        <v>0.5</v>
       </c>
       <c r="G38" s="1">
-        <v>46156</v>
+        <v>46201</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="12.75">
       <c r="A39">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C39">
-        <v>3872</v>
+        <v>3824</v>
       </c>
       <c r="D39" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F39">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G39" s="1">
-        <v>46157</v>
+        <v>46202</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>13</v>
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="12.75">
       <c r="A40">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C40">
-        <v>3872</v>
+        <v>3824</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F40">
-        <v>6.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G40" s="1">
-        <v>46158</v>
+        <v>46203</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>13</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C41">
-        <v>3872</v>
+        <v>3824</v>
       </c>
       <c r="D41" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F41">
-        <v>7.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G41" s="1">
-        <v>46159</v>
+        <v>46205</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>13</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="12.75">
       <c r="A42">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C42">
-        <v>3872</v>
+        <v>3824</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F42">
-        <v>5.46</v>
+        <v>0.5</v>
       </c>
       <c r="G42" s="1">
-        <v>46160</v>
+        <v>46208</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>13</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75">
       <c r="A43">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="B43">
         <v>2</v>
       </c>
       <c r="C43">
-        <v>3872</v>
+        <v>3884</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F43">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G43" s="1">
-        <v>46161</v>
+        <v>46202</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>14</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12.75">
       <c r="A44">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="B44">
         <v>2</v>
       </c>
       <c r="C44">
-        <v>3872</v>
+        <v>3884</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F44">
-        <v>2.98</v>
+        <v>0.5</v>
       </c>
       <c r="G44" s="1">
-        <v>46162</v>
+        <v>46204</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="B45">
         <v>2</v>
       </c>
       <c r="C45">
-        <v>3872</v>
+        <v>3891</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F45">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G45" s="1">
-        <v>46163</v>
+        <v>46200</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>13</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="B46">
         <v>2</v>
       </c>
       <c r="C46">
-        <v>3872</v>
+        <v>3891</v>
       </c>
       <c r="D46" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E46" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F46">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G46" s="1">
-        <v>46164</v>
+        <v>46201</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>13</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
       <c r="K46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="12.75">
       <c r="A47">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="B47">
         <v>2</v>
       </c>
       <c r="C47">
-        <v>3872</v>
+        <v>3891</v>
       </c>
       <c r="D47" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F47">
-        <v>4.96</v>
+        <v>0.5</v>
       </c>
       <c r="G47" s="1">
-        <v>46165</v>
+        <v>46202</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>13</v>
       </c>
       <c r="J47" t="s">
         <v>14</v>
       </c>
       <c r="K47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="12.75">
       <c r="A48">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="B48">
         <v>2</v>
       </c>
       <c r="C48">
-        <v>3872</v>
+        <v>3891</v>
       </c>
       <c r="D48" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E48" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F48">
-        <v>6.4500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G48" s="1">
-        <v>46166</v>
+        <v>46203</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>13</v>
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C49">
-        <v>3815</v>
+        <v>3891</v>
       </c>
       <c r="D49" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F49">
-        <v>1.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G49" s="1">
-        <v>46155</v>
+        <v>46204</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
         <v>13</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="12.75">
       <c r="A50">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C50">
-        <v>3815</v>
+        <v>3891</v>
       </c>
       <c r="D50" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F50">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G50" s="1">
-        <v>46156</v>
+        <v>46205</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>13</v>
       </c>
       <c r="J50" t="s">
         <v>14</v>
       </c>
       <c r="K50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75">
       <c r="A51">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C51">
-        <v>3815</v>
+        <v>3891</v>
       </c>
       <c r="D51" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F51">
         <v>0.5</v>
       </c>
       <c r="G51" s="1">
-        <v>46158</v>
+        <v>46206</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>13</v>
       </c>
       <c r="J51" t="s">
         <v>14</v>
       </c>
       <c r="K51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="12.75">
       <c r="A52">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C52">
-        <v>3815</v>
+        <v>3891</v>
       </c>
       <c r="D52" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F52">
         <v>1.49</v>
       </c>
       <c r="G52" s="1">
-        <v>46159</v>
+        <v>46208</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>13</v>
       </c>
       <c r="J52" t="s">
         <v>14</v>
       </c>
       <c r="K52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C53">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D53" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F53">
-        <v>0.98999999999999999</v>
+        <v>4.46</v>
       </c>
       <c r="G53" s="1">
-        <v>46160</v>
+        <v>46200</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>13</v>
       </c>
       <c r="J53" t="s">
         <v>14</v>
       </c>
       <c r="K53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C54">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D54" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E54" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F54">
-        <v>1.98</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G54" s="1">
-        <v>46161</v>
+        <v>46201</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>13</v>
       </c>
       <c r="J54" t="s">
         <v>14</v>
       </c>
       <c r="K54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12.75">
       <c r="A55">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C55">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D55" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E55" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F55">
-        <v>1.49</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G55" s="1">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
         <v>13</v>
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="12.75">
       <c r="A56">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C56">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D56" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F56">
-        <v>6.9400000000000004</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G56" s="1">
-        <v>46163</v>
+        <v>46203</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
         <v>13</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.75">
       <c r="A57">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C57">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D57" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F57">
-        <v>4.96</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G57" s="1">
-        <v>46164</v>
+        <v>46204</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>13</v>
       </c>
       <c r="J57" t="s">
         <v>14</v>
       </c>
       <c r="K57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.75">
       <c r="A58">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C58">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D58" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F58">
-        <v>9.4199999999999999</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G58" s="1">
-        <v>46165</v>
+        <v>46205</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>13</v>
       </c>
       <c r="J58" t="s">
         <v>14</v>
       </c>
       <c r="K58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.75">
       <c r="A59">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C59">
-        <v>3815</v>
+        <v>3890</v>
       </c>
       <c r="D59" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F59">
-        <v>9.9199999999999999</v>
+        <v>2.98</v>
       </c>
       <c r="G59" s="1">
-        <v>46166</v>
+        <v>46206</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>13</v>
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="12.75">
       <c r="A60">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="B60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C60">
-        <v>3816</v>
+        <v>3890</v>
       </c>
       <c r="D60" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E60" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F60">
-        <v>2.48</v>
+        <v>1.49</v>
       </c>
       <c r="G60" s="1">
-        <v>46164</v>
+        <v>46207</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="12.75">
       <c r="A61">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="B61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C61">
-        <v>3816</v>
+        <v>3890</v>
       </c>
       <c r="D61" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E61" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F61">
-        <v>0.5</v>
+        <v>4.46</v>
       </c>
       <c r="G61" s="1">
-        <v>46165</v>
+        <v>46208</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>13</v>
       </c>
       <c r="J61" t="s">
         <v>14</v>
       </c>
       <c r="K61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="12.75">
       <c r="A62">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="B62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C62">
-        <v>3816</v>
+        <v>3893</v>
       </c>
       <c r="D62" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E62" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F62">
-        <v>0.5</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G62" s="1">
-        <v>46166</v>
+        <v>46200</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>13</v>
       </c>
       <c r="J62" t="s">
         <v>14</v>
       </c>
       <c r="K62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B63">
         <v>2</v>
       </c>
       <c r="C63">
-        <v>3874</v>
+        <v>3893</v>
       </c>
       <c r="D63" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E63" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F63">
-        <v>0.5</v>
+        <v>15.869999999999999</v>
       </c>
       <c r="G63" s="1">
-        <v>46155</v>
+        <v>46201</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>13</v>
       </c>
       <c r="J63" t="s">
         <v>14</v>
       </c>
       <c r="K63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12.75">
       <c r="A64">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B64">
         <v>2</v>
       </c>
       <c r="C64">
-        <v>3874</v>
+        <v>3893</v>
       </c>
       <c r="D64" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E64" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F64">
-        <v>0.5</v>
+        <v>11.41</v>
       </c>
       <c r="G64" s="1">
-        <v>46159</v>
+        <v>46202</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>13</v>
       </c>
       <c r="J64" t="s">
         <v>14</v>
       </c>
       <c r="K64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="12.75">
       <c r="A65">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B65">
         <v>2</v>
       </c>
       <c r="C65">
-        <v>3874</v>
+        <v>3893</v>
       </c>
       <c r="D65" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E65" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F65">
-        <v>0.5</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G65" s="1">
-        <v>46161</v>
+        <v>46203</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>13</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
       <c r="K65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="12.75">
       <c r="A66">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="B66">
         <v>2</v>
       </c>
       <c r="C66">
-        <v>3875</v>
+        <v>3893</v>
       </c>
       <c r="D66" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E66" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F66">
-        <v>0.5</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G66" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>13</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="12.75">
       <c r="A67">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="B67">
         <v>2</v>
       </c>
       <c r="C67">
-        <v>3875</v>
+        <v>3893</v>
       </c>
       <c r="D67" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E67" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F67">
-        <v>1.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G67" s="1">
-        <v>46166</v>
+        <v>46205</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>13</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="12.75">
       <c r="A68">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="B68">
         <v>2</v>
       </c>
       <c r="C68">
-        <v>3876</v>
+        <v>3893</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E68" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F68">
-        <v>5.9500000000000002</v>
+        <v>2.98</v>
       </c>
       <c r="G68" s="1">
-        <v>46155</v>
+        <v>46206</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
       <c r="K68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="12.75">
       <c r="A69">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="B69">
         <v>2</v>
       </c>
       <c r="C69">
-        <v>3876</v>
+        <v>3893</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E69" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F69">
-        <v>0.5</v>
+        <v>4.46</v>
       </c>
       <c r="G69" s="1">
-        <v>46156</v>
+        <v>46207</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>13</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
       <c r="K69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="12.75">
       <c r="A70">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="B70">
         <v>2</v>
       </c>
       <c r="C70">
-        <v>3876</v>
+        <v>3893</v>
       </c>
       <c r="D70" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E70" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F70">
-        <v>1.49</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G70" s="1">
-        <v>46159</v>
+        <v>46208</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>13</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
       <c r="K70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="12.75">
       <c r="A71">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C71">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E71" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F71">
-        <v>0.5</v>
+        <v>23.809999999999999</v>
       </c>
       <c r="G71" s="1">
-        <v>46160</v>
+        <v>46200</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>13</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
       <c r="K71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="12.75">
       <c r="A72">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C72">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D72" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E72" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F72">
-        <v>0.98999999999999999</v>
+        <v>36.710000000000001</v>
       </c>
       <c r="G72" s="1">
-        <v>46161</v>
+        <v>46201</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
         <v>13</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
       <c r="K72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="12.75">
       <c r="A73">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C73">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E73" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F73">
-        <v>0.5</v>
+        <v>22.82</v>
       </c>
       <c r="G73" s="1">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>13</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
       <c r="K73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="12.75">
       <c r="A74">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C74">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D74" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E74" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F74">
-        <v>1.49</v>
+        <v>16.370000000000001</v>
       </c>
       <c r="G74" s="1">
-        <v>46164</v>
+        <v>46203</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
         <v>13</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
       <c r="K74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="12.75">
       <c r="A75">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C75">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D75" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E75" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F75">
-        <v>0.98999999999999999</v>
+        <v>25.300000000000001</v>
       </c>
       <c r="G75" s="1">
-        <v>46165</v>
+        <v>46204</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>13</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
       <c r="K75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="12.75">
       <c r="A76">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="B76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C76">
-        <v>3876</v>
+        <v>3831</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E76" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F76">
-        <v>1.49</v>
+        <v>8.9299999999999997</v>
       </c>
       <c r="G76" s="1">
-        <v>46166</v>
+        <v>46205</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>13</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
       <c r="K76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12.75">
       <c r="A77">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C77">
-        <v>3877</v>
+        <v>3831</v>
       </c>
       <c r="D77" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E77" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F77">
-        <v>18.350000000000001</v>
+        <v>24.800000000000001</v>
       </c>
       <c r="G77" s="1">
-        <v>46155</v>
+        <v>46206</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>13</v>
       </c>
       <c r="J77" t="s">
         <v>14</v>
       </c>
       <c r="K77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="12.75">
       <c r="A78">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C78">
-        <v>3877</v>
+        <v>3831</v>
       </c>
       <c r="D78" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E78" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F78">
-        <v>5.9500000000000002</v>
+        <v>25.789999999999999</v>
       </c>
       <c r="G78" s="1">
-        <v>46156</v>
+        <v>46207</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>13</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
       <c r="K78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="12.75">
       <c r="A79">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C79">
-        <v>3877</v>
+        <v>3831</v>
       </c>
       <c r="D79" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E79" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F79">
-        <v>1.98</v>
+        <v>28.77</v>
       </c>
       <c r="G79" s="1">
-        <v>46157</v>
+        <v>46208</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>13</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
       <c r="K79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="12.75">
       <c r="A80">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C80">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D80" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E80" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F80">
-        <v>5.9500000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G80" s="1">
-        <v>46158</v>
+        <v>46200</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>13</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
       <c r="K80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="12.75">
       <c r="A81">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C81">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D81" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E81" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F81">
-        <v>4.96</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G81" s="1">
-        <v>46159</v>
+        <v>46201</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>13</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="12.75">
       <c r="A82">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C82">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D82" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E82" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F82">
-        <v>7.4400000000000004</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G82" s="1">
-        <v>46160</v>
+        <v>46203</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>13</v>
       </c>
       <c r="J82" t="s">
         <v>14</v>
       </c>
       <c r="K82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="12.75">
       <c r="A83">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C83">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D83" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E83" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F83">
-        <v>10.91</v>
+        <v>0.5</v>
       </c>
       <c r="G83" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>13</v>
       </c>
       <c r="J83" t="s">
         <v>14</v>
       </c>
       <c r="K83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="12.75">
       <c r="A84">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C84">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D84" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E84" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F84">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G84" s="1">
-        <v>46162</v>
+        <v>46205</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>14</v>
       </c>
       <c r="K84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="12.75">
       <c r="A85">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C85">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D85" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E85" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F85">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G85" s="1">
-        <v>46163</v>
+        <v>46207</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>13</v>
       </c>
       <c r="J85" t="s">
         <v>14</v>
       </c>
       <c r="K85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="12.75">
       <c r="A86">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="B86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C86">
-        <v>3877</v>
+        <v>3832</v>
       </c>
       <c r="D86" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E86" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F86">
-        <v>5.46</v>
+        <v>0.5</v>
       </c>
       <c r="G86" s="1">
-        <v>46164</v>
+        <v>46208</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>13</v>
       </c>
       <c r="J86" t="s">
         <v>14</v>
       </c>
       <c r="K86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="12.75">
       <c r="A87">
+        <v>77</v>
+      </c>
+      <c r="B87">
+        <v>1</v>
+      </c>
+      <c r="C87">
+        <v>3856</v>
+      </c>
+      <c r="D87" t="s">
         <v>40</v>
       </c>
-      <c r="B87">
-[...7 lines deleted...]
-      </c>
       <c r="E87" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F87">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G87" s="1">
-        <v>46165</v>
+        <v>46206</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>13</v>
       </c>
       <c r="J87" t="s">
         <v>14</v>
       </c>
       <c r="K87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="12.75">
       <c r="A88">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="B88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C88">
-        <v>3877</v>
+        <v>3855</v>
       </c>
       <c r="D88" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E88" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F88">
-        <v>8.9299999999999997</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G88" s="1">
-        <v>46166</v>
+        <v>46201</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>13</v>
       </c>
       <c r="J88" t="s">
         <v>14</v>
       </c>
       <c r="K88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="12.75">
       <c r="A89">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="B89">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C89">
-        <v>3878</v>
+        <v>3855</v>
       </c>
       <c r="D89" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E89" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F89">
-        <v>0.5</v>
+        <v>1.49</v>
       </c>
       <c r="G89" s="1">
-        <v>46161</v>
+        <v>46203</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>13</v>
       </c>
       <c r="J89" t="s">
         <v>14</v>
       </c>
       <c r="K89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="12.75">
       <c r="A90">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C90">
-        <v>3880</v>
+        <v>3855</v>
       </c>
       <c r="D90" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E90" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F90">
-        <v>1.49</v>
+        <v>1.98</v>
       </c>
       <c r="G90" s="1">
-        <v>46155</v>
+        <v>46204</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>13</v>
       </c>
       <c r="J90" t="s">
         <v>14</v>
       </c>
       <c r="K90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="12.75">
       <c r="A91">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B91">
         <v>2</v>
       </c>
       <c r="C91">
-        <v>3880</v>
+        <v>3898</v>
       </c>
       <c r="D91" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E91" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F91">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G91" s="1">
-        <v>46158</v>
+        <v>46200</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>13</v>
       </c>
       <c r="J91" t="s">
         <v>14</v>
       </c>
       <c r="K91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="12.75">
       <c r="A92">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B92">
         <v>2</v>
       </c>
       <c r="C92">
-        <v>3880</v>
+        <v>3898</v>
       </c>
       <c r="D92" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E92" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F92">
         <v>0.98999999999999999</v>
       </c>
       <c r="G92" s="1">
-        <v>46159</v>
+        <v>46201</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
         <v>13</v>
       </c>
       <c r="J92" t="s">
         <v>14</v>
       </c>
       <c r="K92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="12.75">
       <c r="A93">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B93">
         <v>2</v>
       </c>
       <c r="C93">
-        <v>3880</v>
+        <v>3898</v>
       </c>
       <c r="D93" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E93" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F93">
         <v>0.5</v>
       </c>
       <c r="G93" s="1">
-        <v>46161</v>
+        <v>46202</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>13</v>
       </c>
       <c r="J93" t="s">
         <v>14</v>
       </c>
       <c r="K93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="12.75">
       <c r="A94">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B94">
         <v>2</v>
       </c>
       <c r="C94">
-        <v>3880</v>
+        <v>3898</v>
       </c>
       <c r="D94" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E94" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F94">
         <v>0.5</v>
       </c>
       <c r="G94" s="1">
-        <v>46162</v>
+        <v>46203</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="s">
         <v>13</v>
       </c>
       <c r="J94" t="s">
         <v>14</v>
       </c>
       <c r="K94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="12.75">
       <c r="A95">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="B95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C95">
-        <v>3880</v>
+        <v>3837</v>
       </c>
       <c r="D95" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E95" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F95">
         <v>0.98999999999999999</v>
       </c>
       <c r="G95" s="1">
-        <v>46166</v>
+        <v>46206</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>13</v>
       </c>
       <c r="J95" t="s">
         <v>14</v>
       </c>
       <c r="K95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="12.75">
       <c r="A96">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="B96">
         <v>1</v>
       </c>
       <c r="C96">
-        <v>3824</v>
+        <v>3838</v>
       </c>
       <c r="D96" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E96" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F96">
-        <v>0.5</v>
+        <v>120.54000000000001</v>
       </c>
       <c r="G96" s="1">
-        <v>46155</v>
+        <v>46200</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>13</v>
       </c>
       <c r="J96" t="s">
         <v>14</v>
       </c>
       <c r="K96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="12.75">
       <c r="A97">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C97">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E97" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F97">
-        <v>2.98</v>
+        <v>68.450000000000003</v>
       </c>
       <c r="G97" s="1">
-        <v>46155</v>
+        <v>46201</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>13</v>
       </c>
       <c r="J97" t="s">
         <v>14</v>
       </c>
       <c r="K97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="12.75">
       <c r="A98">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C98">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D98" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E98" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F98">
-        <v>1.49</v>
+        <v>48.609999999999999</v>
       </c>
       <c r="G98" s="1">
-        <v>46156</v>
+        <v>46202</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
         <v>13</v>
       </c>
       <c r="J98" t="s">
         <v>14</v>
       </c>
       <c r="K98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="12.75">
       <c r="A99">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C99">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D99" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E99" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F99">
-        <v>0.98999999999999999</v>
+        <v>63.990000000000002</v>
       </c>
       <c r="G99" s="1">
-        <v>46159</v>
+        <v>46203</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
         <v>13</v>
       </c>
       <c r="J99" t="s">
         <v>14</v>
       </c>
       <c r="K99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.75">
       <c r="A100">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C100">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D100" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E100" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F100">
-        <v>0.5</v>
+        <v>55.060000000000002</v>
       </c>
       <c r="G100" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>13</v>
       </c>
       <c r="J100" t="s">
         <v>14</v>
       </c>
       <c r="K100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="12.75">
       <c r="A101">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C101">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E101" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F101">
-        <v>0.5</v>
+        <v>28.77</v>
       </c>
       <c r="G101" s="1">
-        <v>46164</v>
+        <v>46205</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>13</v>
       </c>
       <c r="J101" t="s">
         <v>14</v>
       </c>
       <c r="K101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="12.75">
       <c r="A102">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C102">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E102" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F102">
-        <v>1.49</v>
+        <v>44.640000000000001</v>
       </c>
       <c r="G102" s="1">
-        <v>46165</v>
+        <v>46206</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>13</v>
       </c>
       <c r="J102" t="s">
         <v>14</v>
       </c>
       <c r="K102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="12.75">
       <c r="A103">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="B103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C103">
-        <v>3911</v>
+        <v>3838</v>
       </c>
       <c r="D103" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E103" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F103">
-        <v>0.5</v>
+        <v>45.140000000000001</v>
       </c>
       <c r="G103" s="1">
-        <v>46166</v>
+        <v>46207</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>13</v>
       </c>
       <c r="J103" t="s">
         <v>14</v>
       </c>
       <c r="K103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="12.75">
       <c r="A104">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="B104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C104">
-        <v>3881</v>
+        <v>3838</v>
       </c>
       <c r="D104" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E104" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F104">
-        <v>0.5</v>
+        <v>42.159999999999997</v>
       </c>
       <c r="G104" s="1">
-        <v>46156</v>
+        <v>46208</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>13</v>
       </c>
       <c r="J104" t="s">
         <v>14</v>
       </c>
       <c r="K104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="12.75">
       <c r="A105">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="B105">
         <v>2</v>
       </c>
       <c r="C105">
-        <v>3885</v>
+        <v>3902</v>
       </c>
       <c r="D105" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E105" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F105">
-        <v>2.48</v>
+        <v>0.5</v>
       </c>
       <c r="G105" s="1">
-        <v>46155</v>
+        <v>46200</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>13</v>
       </c>
       <c r="J105" t="s">
         <v>14</v>
       </c>
       <c r="K105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="12.75">
       <c r="A106">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="B106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C106">
-        <v>3885</v>
+        <v>3859</v>
       </c>
       <c r="D106" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E106" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F106">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G106" s="1">
-        <v>46156</v>
+        <v>46207</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
         <v>13</v>
       </c>
       <c r="J106" t="s">
         <v>14</v>
       </c>
       <c r="K106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="12.75">
       <c r="A107">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C107">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D107" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E107" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F107">
-        <v>1.49</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G107" s="1">
-        <v>46157</v>
+        <v>46200</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>13</v>
       </c>
       <c r="J107" t="s">
         <v>14</v>
       </c>
       <c r="K107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="12.75">
       <c r="A108">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C108">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D108" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E108" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F108">
-        <v>1.49</v>
+        <v>4.96</v>
       </c>
       <c r="G108" s="1">
-        <v>46158</v>
+        <v>46201</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
         <v>13</v>
       </c>
       <c r="J108" t="s">
         <v>14</v>
       </c>
       <c r="K108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="12.75">
       <c r="A109">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C109">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D109" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E109" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F109">
-        <v>2.98</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G109" s="1">
-        <v>46159</v>
+        <v>46202</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109" t="s">
         <v>13</v>
       </c>
       <c r="J109" t="s">
         <v>14</v>
       </c>
       <c r="K109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="12.75">
       <c r="A110">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C110">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D110" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E110" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F110">
-        <v>1.49</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G110" s="1">
-        <v>46160</v>
+        <v>46203</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" t="s">
         <v>13</v>
       </c>
       <c r="J110" t="s">
         <v>14</v>
       </c>
       <c r="K110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="12.75">
       <c r="A111">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C111">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D111" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E111" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F111">
-        <v>2.98</v>
+        <v>19.84</v>
       </c>
       <c r="G111" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>13</v>
       </c>
       <c r="J111" t="s">
         <v>14</v>
       </c>
       <c r="K111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="12.75">
       <c r="A112">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C112">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D112" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E112" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F112">
-        <v>0.5</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G112" s="1">
-        <v>46162</v>
+        <v>46205</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
         <v>13</v>
       </c>
       <c r="J112" t="s">
         <v>14</v>
       </c>
       <c r="K112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="12.75">
       <c r="A113">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C113">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D113" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E113" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F113">
-        <v>1.49</v>
+        <v>8.9299999999999997</v>
       </c>
       <c r="G113" s="1">
-        <v>46163</v>
+        <v>46206</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>13</v>
       </c>
       <c r="J113" t="s">
         <v>14</v>
       </c>
       <c r="K113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="12.75">
       <c r="A114">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C114">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D114" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E114" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F114">
-        <v>1.49</v>
+        <v>8.9299999999999997</v>
       </c>
       <c r="G114" s="1">
-        <v>46164</v>
+        <v>46207</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
         <v>13</v>
       </c>
       <c r="J114" t="s">
         <v>14</v>
       </c>
       <c r="K114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="12.75">
       <c r="A115">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C115">
-        <v>3885</v>
+        <v>3840</v>
       </c>
       <c r="D115" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E115" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F115">
-        <v>2.48</v>
+        <v>9.4199999999999999</v>
       </c>
       <c r="G115" s="1">
-        <v>46165</v>
+        <v>46208</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
         <v>13</v>
       </c>
       <c r="J115" t="s">
         <v>14</v>
       </c>
       <c r="K115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="12.75">
       <c r="A116">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="B116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C116">
-        <v>3885</v>
+        <v>3841</v>
       </c>
       <c r="D116" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E116" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F116">
-        <v>3.9700000000000002</v>
+        <v>38.689999999999998</v>
       </c>
       <c r="G116" s="1">
-        <v>46166</v>
+        <v>46200</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
         <v>13</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
       <c r="K116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="12.75">
       <c r="A117">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="B117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C117">
-        <v>3883</v>
+        <v>3841</v>
       </c>
       <c r="D117" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E117" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F117">
-        <v>0.98999999999999999</v>
+        <v>31.75</v>
       </c>
       <c r="G117" s="1">
-        <v>46165</v>
+        <v>46201</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>13</v>
       </c>
       <c r="J117" t="s">
         <v>14</v>
       </c>
       <c r="K117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="12.75">
       <c r="A118">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C118">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D118" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E118" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F118">
-        <v>0.98999999999999999</v>
+        <v>33.729999999999997</v>
       </c>
       <c r="G118" s="1">
-        <v>46156</v>
+        <v>46202</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>13</v>
       </c>
       <c r="J118" t="s">
         <v>14</v>
       </c>
       <c r="K118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="12.75">
       <c r="A119">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C119">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D119" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E119" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F119">
-        <v>0.98999999999999999</v>
+        <v>59.520000000000003</v>
       </c>
       <c r="G119" s="1">
-        <v>46159</v>
+        <v>46203</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
         <v>13</v>
       </c>
       <c r="J119" t="s">
         <v>14</v>
       </c>
       <c r="K119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="12.75">
       <c r="A120">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C120">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D120" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E120" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F120">
-        <v>2.48</v>
+        <v>60.520000000000003</v>
       </c>
       <c r="G120" s="1">
-        <v>46160</v>
+        <v>46204</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
         <v>13</v>
       </c>
       <c r="J120" t="s">
         <v>14</v>
       </c>
       <c r="K120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="12.75">
       <c r="A121">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C121">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D121" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E121" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F121">
-        <v>1.49</v>
+        <v>14.880000000000001</v>
       </c>
       <c r="G121" s="1">
-        <v>46161</v>
+        <v>46205</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
         <v>13</v>
       </c>
       <c r="J121" t="s">
         <v>14</v>
       </c>
       <c r="K121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="12.75">
       <c r="A122">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C122">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D122" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E122" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F122">
-        <v>4.46</v>
+        <v>32.740000000000002</v>
       </c>
       <c r="G122" s="1">
-        <v>46162</v>
+        <v>46206</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
         <v>13</v>
       </c>
       <c r="J122" t="s">
         <v>14</v>
       </c>
       <c r="K122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="12.75">
       <c r="A123">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C123">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D123" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E123" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F123">
-        <v>6.4500000000000002</v>
+        <v>42.659999999999997</v>
       </c>
       <c r="G123" s="1">
-        <v>46163</v>
+        <v>46207</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
         <v>13</v>
       </c>
       <c r="J123" t="s">
         <v>14</v>
       </c>
       <c r="K123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="12.75">
       <c r="A124">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C124">
-        <v>3884</v>
+        <v>3841</v>
       </c>
       <c r="D124" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E124" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F124">
-        <v>23.809999999999999</v>
+        <v>34.229999999999997</v>
       </c>
       <c r="G124" s="1">
-        <v>46164</v>
+        <v>46208</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>13</v>
       </c>
       <c r="J124" t="s">
         <v>14</v>
       </c>
       <c r="K124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="12.75">
       <c r="A125">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="B125">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C125">
-        <v>3884</v>
+        <v>3842</v>
       </c>
       <c r="D125" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E125" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F125">
-        <v>15.869999999999999</v>
+        <v>24.309999999999999</v>
       </c>
       <c r="G125" s="1">
-        <v>46165</v>
+        <v>46200</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>13</v>
       </c>
       <c r="J125" t="s">
         <v>14</v>
       </c>
       <c r="K125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.75">
       <c r="A126">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="B126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C126">
-        <v>3884</v>
+        <v>3842</v>
       </c>
       <c r="D126" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E126" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F126">
-        <v>31.25</v>
+        <v>13.890000000000001</v>
       </c>
       <c r="G126" s="1">
-        <v>46166</v>
+        <v>46201</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>13</v>
       </c>
       <c r="J126" t="s">
         <v>14</v>
       </c>
       <c r="K126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="12.75">
       <c r="A127">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>3847</v>
+        <v>3842</v>
       </c>
       <c r="D127" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E127" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F127">
-        <v>0.98999999999999999</v>
+        <v>16.370000000000001</v>
       </c>
       <c r="G127" s="1">
-        <v>46155</v>
+        <v>46202</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
         <v>13</v>
       </c>
       <c r="J127" t="s">
         <v>14</v>
       </c>
       <c r="K127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="12.75">
       <c r="A128">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="B128">
         <v>1</v>
       </c>
       <c r="C128">
-        <v>3847</v>
+        <v>3842</v>
       </c>
       <c r="D128" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E128" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F128">
-        <v>0.5</v>
+        <v>17.359999999999999</v>
       </c>
       <c r="G128" s="1">
-        <v>46159</v>
+        <v>46203</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>13</v>
       </c>
       <c r="J128" t="s">
         <v>14</v>
       </c>
       <c r="K128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="12.75">
       <c r="A129">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="B129">
         <v>1</v>
       </c>
       <c r="C129">
-        <v>3847</v>
+        <v>3842</v>
       </c>
       <c r="D129" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E129" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F129">
-        <v>0.5</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G129" s="1">
-        <v>46165</v>
+        <v>46204</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>13</v>
       </c>
       <c r="J129" t="s">
         <v>14</v>
       </c>
       <c r="K129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="12.75">
       <c r="A130">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="B130">
         <v>1</v>
       </c>
       <c r="C130">
-        <v>3848</v>
+        <v>3842</v>
       </c>
       <c r="D130" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E130" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F130">
-        <v>0.5</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G130" s="1">
-        <v>46156</v>
+        <v>46205</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>13</v>
       </c>
       <c r="J130" t="s">
         <v>14</v>
       </c>
       <c r="K130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="12.75">
       <c r="A131">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="B131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C131">
-        <v>3889</v>
+        <v>3842</v>
       </c>
       <c r="D131" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E131" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F131">
-        <v>0.5</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G131" s="1">
-        <v>46155</v>
+        <v>46206</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>13</v>
       </c>
       <c r="J131" t="s">
         <v>14</v>
       </c>
       <c r="K131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="12.75">
       <c r="A132">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="B132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C132">
-        <v>3889</v>
+        <v>3842</v>
       </c>
       <c r="D132" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E132" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F132">
-        <v>0.5</v>
+        <v>13.890000000000001</v>
       </c>
       <c r="G132" s="1">
-        <v>46163</v>
+        <v>46207</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132" t="s">
         <v>13</v>
       </c>
       <c r="J132" t="s">
         <v>14</v>
       </c>
       <c r="K132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="12.75">
       <c r="A133">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C133">
-        <v>3887</v>
+        <v>3842</v>
       </c>
       <c r="D133" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E133" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F133">
-        <v>0.5</v>
+        <v>18.350000000000001</v>
       </c>
       <c r="G133" s="1">
-        <v>46156</v>
+        <v>46208</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
         <v>13</v>
       </c>
       <c r="J133" t="s">
         <v>14</v>
       </c>
       <c r="K133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="12.75">
       <c r="A134">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C134">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D134" t="s">
+        <v>53</v>
+      </c>
+      <c r="E134" t="s">
         <v>51</v>
       </c>
-      <c r="E134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134">
-        <v>57.539999999999999</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G134" s="1">
-        <v>46155</v>
+        <v>46200</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
         <v>13</v>
       </c>
       <c r="J134" t="s">
         <v>14</v>
       </c>
       <c r="K134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="12.75">
       <c r="A135">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C135">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D135" t="s">
+        <v>53</v>
+      </c>
+      <c r="E135" t="s">
         <v>51</v>
       </c>
-      <c r="E135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135">
-        <v>8.9299999999999997</v>
+        <v>2.48</v>
       </c>
       <c r="G135" s="1">
-        <v>46156</v>
+        <v>46201</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
         <v>13</v>
       </c>
       <c r="J135" t="s">
         <v>14</v>
       </c>
       <c r="K135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="12.75">
       <c r="A136">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C136">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D136" t="s">
+        <v>53</v>
+      </c>
+      <c r="E136" t="s">
         <v>51</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>80.359999999999999</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G136" s="1">
-        <v>46158</v>
+        <v>46202</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
         <v>13</v>
       </c>
       <c r="J136" t="s">
         <v>14</v>
       </c>
       <c r="K136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="12.75">
       <c r="A137">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C137">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D137" t="s">
+        <v>53</v>
+      </c>
+      <c r="E137" t="s">
         <v>51</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137">
-        <v>60.520000000000003</v>
+        <v>2.48</v>
       </c>
       <c r="G137" s="1">
-        <v>46159</v>
+        <v>46203</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
         <v>13</v>
       </c>
       <c r="J137" t="s">
         <v>14</v>
       </c>
       <c r="K137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="12.75">
       <c r="A138">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C138">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D138" t="s">
+        <v>53</v>
+      </c>
+      <c r="E138" t="s">
         <v>51</v>
       </c>
-      <c r="E138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138">
-        <v>53.57</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G138" s="1">
-        <v>46160</v>
+        <v>46204</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>13</v>
       </c>
       <c r="J138" t="s">
         <v>14</v>
       </c>
       <c r="K138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="12.75">
       <c r="A139">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C139">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D139" t="s">
+        <v>53</v>
+      </c>
+      <c r="E139" t="s">
         <v>51</v>
       </c>
-      <c r="E139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139">
-        <v>15.380000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G139" s="1">
-        <v>46161</v>
+        <v>46205</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>13</v>
       </c>
       <c r="J139" t="s">
         <v>14</v>
       </c>
       <c r="K139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="12.75">
       <c r="A140">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C140">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D140" t="s">
+        <v>53</v>
+      </c>
+      <c r="E140" t="s">
         <v>51</v>
       </c>
-      <c r="E140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140">
-        <v>45.140000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="G140" s="1">
-        <v>46162</v>
+        <v>46206</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
         <v>13</v>
       </c>
       <c r="J140" t="s">
         <v>14</v>
       </c>
       <c r="K140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="12.75">
       <c r="A141">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C141">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D141" t="s">
+        <v>53</v>
+      </c>
+      <c r="E141" t="s">
         <v>51</v>
       </c>
-      <c r="E141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141">
-        <v>84.329999999999998</v>
+        <v>1.49</v>
       </c>
       <c r="G141" s="1">
-        <v>46163</v>
+        <v>46207</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
         <v>13</v>
       </c>
       <c r="J141" t="s">
         <v>14</v>
       </c>
       <c r="K141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="12.75">
       <c r="A142">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C142">
-        <v>3891</v>
+        <v>3843</v>
       </c>
       <c r="D142" t="s">
+        <v>53</v>
+      </c>
+      <c r="E142" t="s">
         <v>51</v>
       </c>
-      <c r="E142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142">
-        <v>63</v>
+        <v>1.98</v>
       </c>
       <c r="G142" s="1">
-        <v>46164</v>
+        <v>46208</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
         <v>13</v>
       </c>
       <c r="J142" t="s">
         <v>14</v>
       </c>
       <c r="K142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="12.75">
       <c r="A143">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C143">
-        <v>3891</v>
+        <v>3858</v>
       </c>
       <c r="D143" t="s">
+        <v>54</v>
+      </c>
+      <c r="E143" t="s">
         <v>51</v>
       </c>
-      <c r="E143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143">
-        <v>72.420000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G143" s="1">
-        <v>46165</v>
+        <v>46204</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
         <v>13</v>
       </c>
       <c r="J143" t="s">
         <v>14</v>
       </c>
       <c r="K143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="12.75">
       <c r="A144">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C144">
-        <v>3891</v>
+        <v>3858</v>
       </c>
       <c r="D144" t="s">
+        <v>54</v>
+      </c>
+      <c r="E144" t="s">
         <v>51</v>
       </c>
-      <c r="E144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144">
-        <v>121.53</v>
+        <v>0.5</v>
       </c>
       <c r="G144" s="1">
-        <v>46166</v>
+        <v>46208</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
         <v>13</v>
       </c>
       <c r="J144" t="s">
         <v>14</v>
       </c>
       <c r="K144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="12.75">
       <c r="A145">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C145">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="D145" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E145" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F145">
-        <v>108.63</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G145" s="1">
-        <v>46155</v>
+        <v>46202</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
         <v>13</v>
       </c>
       <c r="J145" t="s">
         <v>14</v>
       </c>
       <c r="K145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="12.75">
       <c r="A146">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B146">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C146">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="D146" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E146" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F146">
-        <v>9.9199999999999999</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G146" s="1">
-        <v>46156</v>
+        <v>46203</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
         <v>13</v>
       </c>
       <c r="J146" t="s">
         <v>14</v>
       </c>
       <c r="K146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="12.75">
       <c r="A147">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C147">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="D147" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E147" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F147">
-        <v>3.4700000000000002</v>
+        <v>1.98</v>
       </c>
       <c r="G147" s="1">
-        <v>46157</v>
+        <v>46205</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>13</v>
       </c>
       <c r="J147" t="s">
         <v>14</v>
       </c>
       <c r="K147" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="12.75">
       <c r="A148">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C148">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="D148" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E148" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F148">
-        <v>65.969999999999999</v>
+        <v>4.46</v>
       </c>
       <c r="G148" s="1">
-        <v>46158</v>
+        <v>46206</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>13</v>
       </c>
       <c r="J148" t="s">
         <v>14</v>
       </c>
       <c r="K148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="12.75">
       <c r="A149">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C149">
-        <v>3890</v>
+        <v>3844</v>
       </c>
       <c r="D149" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E149" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F149">
-        <v>78.370000000000005</v>
+        <v>1.49</v>
       </c>
       <c r="G149" s="1">
-        <v>46159</v>
+        <v>46208</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>13</v>
       </c>
       <c r="J149" t="s">
         <v>14</v>
       </c>
       <c r="K149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.75">
       <c r="A150">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C150">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D150" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E150" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F150">
-        <v>70.930000000000007</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G150" s="1">
-        <v>46160</v>
+        <v>46200</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
         <v>13</v>
       </c>
       <c r="J150" t="s">
         <v>14</v>
       </c>
       <c r="K150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:11" ht="12.75">
       <c r="A151">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C151">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D151" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E151" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F151">
-        <v>37.700000000000003</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G151" s="1">
-        <v>46161</v>
+        <v>46201</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
         <v>13</v>
       </c>
       <c r="J151" t="s">
         <v>14</v>
       </c>
       <c r="K151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:11" ht="12.75">
       <c r="A152">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B152">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C152">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D152" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E152" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F152">
-        <v>52.079999999999998</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G152" s="1">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" t="s">
         <v>13</v>
       </c>
       <c r="J152" t="s">
         <v>14</v>
       </c>
       <c r="K152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:11" ht="12.75">
       <c r="A153">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C153">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D153" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E153" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F153">
-        <v>178.08000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G153" s="1">
-        <v>46163</v>
+        <v>46203</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
         <v>13</v>
       </c>
       <c r="J153" t="s">
         <v>14</v>
       </c>
       <c r="K153" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:11" ht="12.75">
       <c r="A154">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B154">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C154">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D154" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E154" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F154">
-        <v>122.52</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G154" s="1">
-        <v>46164</v>
+        <v>46204</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
         <v>13</v>
       </c>
       <c r="J154" t="s">
         <v>14</v>
       </c>
       <c r="K154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:11" ht="12.75">
       <c r="A155">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C155">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D155" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E155" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F155">
-        <v>73.909999999999997</v>
+        <v>1.49</v>
       </c>
       <c r="G155" s="1">
-        <v>46165</v>
+        <v>46205</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155" t="s">
         <v>13</v>
       </c>
       <c r="J155" t="s">
         <v>14</v>
       </c>
       <c r="K155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:11" ht="12.75">
       <c r="A156">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B156">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C156">
-        <v>3890</v>
+        <v>3846</v>
       </c>
       <c r="D156" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E156" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F156">
-        <v>195.44</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G156" s="1">
-        <v>46166</v>
+        <v>46206</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156" t="s">
         <v>13</v>
       </c>
       <c r="J156" t="s">
         <v>14</v>
       </c>
       <c r="K156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:11" ht="12.75">
       <c r="A157">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="B157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C157">
-        <v>3893</v>
+        <v>3846</v>
       </c>
       <c r="D157" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E157" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F157">
-        <v>1.49</v>
+        <v>1.98</v>
       </c>
       <c r="G157" s="1">
-        <v>46155</v>
+        <v>46207</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
         <v>13</v>
       </c>
       <c r="J157" t="s">
         <v>14</v>
       </c>
       <c r="K157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="12.75">
       <c r="A158">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="B158">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C158">
-        <v>3893</v>
+        <v>3846</v>
       </c>
       <c r="D158" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E158" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F158">
-        <v>0.5</v>
+        <v>5.46</v>
       </c>
       <c r="G158" s="1">
-        <v>46156</v>
+        <v>46208</v>
       </c>
       <c r="H158">
         <v>1</v>
       </c>
       <c r="I158" t="s">
         <v>13</v>
       </c>
       <c r="J158" t="s">
         <v>14</v>
       </c>
       <c r="K158" t="s">
-        <v>15</v>
-[...5108 lines deleted...]
-      <c r="K304" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>