--- v5 (2026-07-12)
+++ v6 (2026-08-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="POLLBZ_REMARKS" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="53">
   <si>
     <t>PART_SEQ</t>
   </si>
   <si>
     <t>PART_LEVEL</t>
   </si>
   <si>
     <t>PART_ID</t>
   </si>
   <si>
     <t>PART_NAME_L</t>
   </si>
   <si>
     <t>PART_PARENT_NAME_L</t>
   </si>
   <si>
     <t>REMA_CONCENTRATION</t>
   </si>
   <si>
     <t>REMA_DATE</t>
   </si>
   <si>
     <t>STAT_ID</t>
   </si>
   <si>
@@ -66,162 +66,150 @@
   <si>
     <t>STAT_NAME_D</t>
   </si>
   <si>
     <t>Amaranthaceae</t>
   </si>
   <si>
     <t>Polline</t>
   </si>
   <si>
     <t>BZ2</t>
   </si>
   <si>
     <t>Bolzano</t>
   </si>
   <si>
     <t>Bozen</t>
   </si>
   <si>
     <t>Alnus</t>
   </si>
   <si>
     <t>Betulaceae</t>
   </si>
   <si>
-    <t>Betula</t>
-[...1 lines deleted...]
-  <si>
     <t>Cannabaceae</t>
   </si>
   <si>
-    <t>Sambucus</t>
+    <t>Ambrosia</t>
   </si>
   <si>
-    <t>Caprifoliaceae</t>
+    <t>Compositae</t>
   </si>
   <si>
     <t>Andere</t>
   </si>
   <si>
-    <t>Compositae</t>
-[...5 lines deleted...]
-    <t>Corylaceae</t>
+    <t>Artemisia</t>
   </si>
   <si>
     <t>Cupressaceae/Taxaceae</t>
   </si>
   <si>
     <t>Ericaceae</t>
   </si>
   <si>
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>Fagaceae</t>
   </si>
   <si>
-    <t>Juncaceae</t>
-[...2 lines deleted...]
-    <t>Olea</t>
+    <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Oleaceae</t>
   </si>
   <si>
     <t>Picea</t>
   </si>
   <si>
     <t>Pinaceae</t>
   </si>
   <si>
     <t>Pinus</t>
   </si>
   <si>
     <t>Plantago</t>
   </si>
   <si>
     <t>Plantaginaceae</t>
   </si>
   <si>
     <t>Poaceae</t>
   </si>
   <si>
     <t>Polygonaceae</t>
   </si>
   <si>
     <t>Ranunculaceae</t>
   </si>
   <si>
     <t>Rubiaceae</t>
   </si>
   <si>
-    <t>Tilia</t>
+    <t>Salix</t>
   </si>
   <si>
-    <t>Tiliaceae</t>
-[...2 lines deleted...]
-    <t>Umbelliferae</t>
+    <t>Salicaceae</t>
   </si>
   <si>
     <t>Urticaceae</t>
   </si>
   <si>
-    <t>Vitis</t>
+    <t>Parthenocissus</t>
   </si>
   <si>
     <t>Vitaceae</t>
   </si>
   <si>
     <t>Andere Pollen</t>
   </si>
   <si>
     <t>Nicht Identifizierte Pollen</t>
   </si>
   <si>
     <t>Alternaria</t>
   </si>
   <si>
     <t>Spore</t>
   </si>
   <si>
     <t>Epicoccum</t>
   </si>
   <si>
     <t>Pithomyces</t>
   </si>
   <si>
     <t>Pleospora</t>
   </si>
   <si>
     <t>Polythrincium</t>
+  </si>
+  <si>
+    <t>Stemphylium</t>
   </si>
   <si>
     <t>Torula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="177" formatCode="dd/mm/yyyy hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -645,51 +633,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A1:K158"/>
+  <dimension ref="A1:K193"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.1428571428571" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="8.85714285714286" customWidth="1"/>
     <col min="4" max="4" width="21.7142857142857" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="23.2857142857143" customWidth="1"/>
     <col min="7" max="7" width="18.1428571428571" customWidth="1"/>
     <col min="8" max="8" width="8.57142857142857" customWidth="1"/>
     <col min="9" max="9" width="12.1428571428571" customWidth="1"/>
     <col min="10" max="10" width="13.7142857142857" customWidth="1"/>
     <col min="11" max="11" width="14.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -719,5522 +707,6747 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12.75">
       <c r="A2">
         <v>6</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>3812</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
         <v>0.98999999999999999</v>
       </c>
       <c r="G2" s="1">
-        <v>46206</v>
+        <v>46245</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="12.75">
       <c r="A3">
         <v>6</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>3812</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
         <v>0.5</v>
       </c>
       <c r="G3" s="1">
-        <v>46207</v>
+        <v>46246</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75">
       <c r="A4">
         <v>6</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>3812</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
-        <v>0.98999999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G4" s="1">
-        <v>46208</v>
+        <v>46247</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>13</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12.75">
       <c r="A5">
+        <v>6</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
+      </c>
+      <c r="C5">
+        <v>3812</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="B5">
-[...10 lines deleted...]
-      </c>
       <c r="F5">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G5" s="1">
-        <v>46202</v>
+        <v>46248</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="12.75">
       <c r="A6">
+        <v>6</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6">
+        <v>3812</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>12</v>
       </c>
-      <c r="B6">
-[...10 lines deleted...]
-      </c>
       <c r="F6">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G6" s="1">
-        <v>46203</v>
+        <v>46249</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="12.75">
       <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7">
+        <v>3812</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="B7">
-[...10 lines deleted...]
-      </c>
       <c r="F7">
-        <v>0.98999999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G7" s="1">
-        <v>46204</v>
+        <v>46250</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>13</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="12.75">
       <c r="A8">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C8">
-        <v>3865</v>
+        <v>3812</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8">
-        <v>0.5</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G8" s="1">
-        <v>46207</v>
+        <v>46253</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>13</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.75">
       <c r="A9">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9">
-        <v>3810</v>
+        <v>3812</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G9" s="1">
-        <v>46204</v>
+        <v>46254</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>13</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.75">
       <c r="A10">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10">
-        <v>3866</v>
+        <v>3812</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F10">
-        <v>1.49</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G10" s="1">
-        <v>46201</v>
+        <v>46256</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>13</v>
       </c>
       <c r="J10" t="s">
         <v>14</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.75">
       <c r="A11">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C11">
-        <v>3869</v>
+        <v>3812</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F11">
-        <v>0.5</v>
+        <v>4.46</v>
       </c>
       <c r="G11" s="1">
-        <v>46204</v>
+        <v>46257</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>13</v>
       </c>
       <c r="J11" t="s">
         <v>14</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75">
       <c r="A12">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12">
-        <v>3869</v>
+        <v>3864</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F12">
         <v>0.5</v>
       </c>
       <c r="G12" s="1">
-        <v>46207</v>
+        <v>46255</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>13</v>
       </c>
       <c r="J12" t="s">
         <v>14</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75">
       <c r="A13">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C13">
-        <v>3869</v>
+        <v>3810</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F13">
-        <v>0.5</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G13" s="1">
-        <v>46208</v>
+        <v>46245</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75">
       <c r="A14">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14">
-        <v>3872</v>
+        <v>3810</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F14">
-        <v>1.49</v>
+        <v>12.4</v>
       </c>
       <c r="G14" s="1">
-        <v>46200</v>
+        <v>46246</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>13</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75">
       <c r="A15">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C15">
-        <v>3872</v>
+        <v>3810</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F15">
-        <v>0.5</v>
+        <v>21.329999999999998</v>
       </c>
       <c r="G15" s="1">
-        <v>46201</v>
+        <v>46247</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>13</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75">
       <c r="A16">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C16">
-        <v>3872</v>
+        <v>3810</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F16">
-        <v>0.98999999999999999</v>
+        <v>19.350000000000001</v>
       </c>
       <c r="G16" s="1">
-        <v>46202</v>
+        <v>46248</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
         <v>14</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75">
       <c r="A17">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C17">
-        <v>3872</v>
+        <v>3810</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F17">
-        <v>0.5</v>
+        <v>27.280000000000001</v>
       </c>
       <c r="G17" s="1">
-        <v>46206</v>
+        <v>46249</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75">
       <c r="A18">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C18">
-        <v>3872</v>
+        <v>3810</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F18">
-        <v>0.5</v>
+        <v>37.700000000000003</v>
       </c>
       <c r="G18" s="1">
-        <v>46207</v>
+        <v>46250</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="12.75">
       <c r="A19">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19">
-        <v>2.98</v>
+        <v>9.9199999999999999</v>
       </c>
       <c r="G19" s="1">
-        <v>46200</v>
+        <v>46251</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>14</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="12.75">
       <c r="A20">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20">
-        <v>3.4700000000000002</v>
+        <v>16.370000000000001</v>
       </c>
       <c r="G20" s="1">
-        <v>46201</v>
+        <v>46252</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>14</v>
       </c>
       <c r="K20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="12.75">
       <c r="A21">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21">
-        <v>2.98</v>
+        <v>37.700000000000003</v>
       </c>
       <c r="G21" s="1">
-        <v>46202</v>
+        <v>46253</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>13</v>
       </c>
       <c r="J21" t="s">
         <v>14</v>
       </c>
       <c r="K21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="12.75">
       <c r="A22">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22">
-        <v>2.48</v>
+        <v>10.42</v>
       </c>
       <c r="G22" s="1">
-        <v>46203</v>
+        <v>46254</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>14</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="12.75">
       <c r="A23">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B23">
         <v>1</v>
       </c>
       <c r="C23">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23">
-        <v>0.5</v>
+        <v>28.77</v>
       </c>
       <c r="G23" s="1">
-        <v>46204</v>
+        <v>46256</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>13</v>
       </c>
       <c r="J23" t="s">
         <v>14</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.75">
       <c r="A24">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24">
-        <v>3815</v>
+        <v>3810</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24">
-        <v>0.98999999999999999</v>
+        <v>41.670000000000002</v>
       </c>
       <c r="G24" s="1">
-        <v>46205</v>
+        <v>46257</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>13</v>
       </c>
       <c r="J24" t="s">
         <v>14</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75">
       <c r="A25">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C25">
-        <v>3815</v>
+        <v>3867</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F25">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G25" s="1">
-        <v>46206</v>
+        <v>46246</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>13</v>
       </c>
       <c r="J25" t="s">
         <v>14</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="12.75">
       <c r="A26">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C26">
-        <v>3815</v>
+        <v>3867</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F26">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G26" s="1">
-        <v>46207</v>
+        <v>46248</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>13</v>
       </c>
       <c r="J26" t="s">
         <v>14</v>
       </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="12.75">
       <c r="A27">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C27">
-        <v>3815</v>
+        <v>3867</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F27">
-        <v>1.98</v>
+        <v>1.49</v>
       </c>
       <c r="G27" s="1">
-        <v>46208</v>
+        <v>46249</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>13</v>
       </c>
       <c r="J27" t="s">
         <v>14</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="12.75">
       <c r="A28">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28">
-        <v>3817</v>
+        <v>3867</v>
       </c>
       <c r="D28" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F28">
         <v>0.5</v>
       </c>
       <c r="G28" s="1">
-        <v>46201</v>
+        <v>46254</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>13</v>
       </c>
       <c r="J28" t="s">
         <v>14</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="12.75">
       <c r="A29">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29">
-        <v>3875</v>
+        <v>3869</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F29">
-        <v>32.740000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G29" s="1">
-        <v>46200</v>
+        <v>46248</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>13</v>
       </c>
       <c r="J29" t="s">
         <v>14</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="12.75">
       <c r="A30">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B30">
         <v>2</v>
       </c>
       <c r="C30">
-        <v>3875</v>
+        <v>3869</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F30">
-        <v>18.850000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G30" s="1">
-        <v>46201</v>
+        <v>46252</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>13</v>
       </c>
       <c r="J30" t="s">
         <v>14</v>
       </c>
       <c r="K30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="12.75">
       <c r="A31">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B31">
         <v>2</v>
       </c>
       <c r="C31">
-        <v>3875</v>
+        <v>3869</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F31">
-        <v>19.84</v>
+        <v>0.5</v>
       </c>
       <c r="G31" s="1">
-        <v>46202</v>
+        <v>46253</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>13</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="12.75">
       <c r="A32">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="C32">
-        <v>3875</v>
+        <v>3869</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F32">
-        <v>14.380000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="G32" s="1">
-        <v>46203</v>
+        <v>46257</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>13</v>
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
       <c r="K32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="12.75">
       <c r="A33">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33">
-        <v>3875</v>
+        <v>3868</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F33">
-        <v>11.41</v>
+        <v>2.98</v>
       </c>
       <c r="G33" s="1">
-        <v>46204</v>
+        <v>46245</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>13</v>
       </c>
       <c r="J33" t="s">
         <v>14</v>
       </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="12.75">
       <c r="A34">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B34">
         <v>2</v>
       </c>
       <c r="C34">
-        <v>3875</v>
+        <v>3868</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F34">
-        <v>5.9500000000000002</v>
+        <v>1.49</v>
       </c>
       <c r="G34" s="1">
-        <v>46205</v>
+        <v>46246</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="s">
         <v>13</v>
       </c>
       <c r="J34" t="s">
         <v>14</v>
       </c>
       <c r="K34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="12.75">
       <c r="A35">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B35">
         <v>2</v>
       </c>
       <c r="C35">
-        <v>3875</v>
+        <v>3868</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F35">
-        <v>6.9400000000000004</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G35" s="1">
-        <v>46206</v>
+        <v>46247</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" t="s">
         <v>13</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
       <c r="K35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="12.75">
       <c r="A36">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B36">
         <v>2</v>
       </c>
       <c r="C36">
-        <v>3875</v>
+        <v>3868</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F36">
-        <v>2.48</v>
+        <v>4.96</v>
       </c>
       <c r="G36" s="1">
-        <v>46207</v>
+        <v>46248</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" t="s">
         <v>13</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="12.75">
       <c r="A37">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B37">
         <v>2</v>
       </c>
       <c r="C37">
-        <v>3875</v>
+        <v>3868</v>
       </c>
       <c r="D37" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F37">
-        <v>3.4700000000000002</v>
+        <v>14.380000000000001</v>
       </c>
       <c r="G37" s="1">
-        <v>46208</v>
+        <v>46249</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="12.75">
       <c r="A38">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="B38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C38">
-        <v>3824</v>
+        <v>3868</v>
       </c>
       <c r="D38" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F38">
-        <v>0.5</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G38" s="1">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="12.75">
       <c r="A39">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="B39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C39">
-        <v>3824</v>
+        <v>3868</v>
       </c>
       <c r="D39" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F39">
-        <v>0.98999999999999999</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G39" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>13</v>
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="12.75">
       <c r="A40">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="B40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C40">
-        <v>3824</v>
+        <v>3868</v>
       </c>
       <c r="D40" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F40">
-        <v>0.5</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G40" s="1">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>13</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="B41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C41">
-        <v>3824</v>
+        <v>3868</v>
       </c>
       <c r="D41" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F41">
-        <v>0.5</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G41" s="1">
-        <v>46205</v>
+        <v>46253</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>13</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="12.75">
       <c r="A42">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="B42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C42">
-        <v>3824</v>
+        <v>3868</v>
       </c>
       <c r="D42" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F42">
         <v>0.5</v>
       </c>
       <c r="G42" s="1">
-        <v>46208</v>
+        <v>46254</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>13</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75">
       <c r="A43">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="B43">
         <v>2</v>
       </c>
       <c r="C43">
-        <v>3884</v>
+        <v>3868</v>
       </c>
       <c r="D43" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F43">
-        <v>0.5</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G43" s="1">
-        <v>46202</v>
+        <v>46256</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>14</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12.75">
       <c r="A44">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="B44">
         <v>2</v>
       </c>
       <c r="C44">
-        <v>3884</v>
+        <v>3868</v>
       </c>
       <c r="D44" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F44">
-        <v>0.5</v>
+        <v>2.98</v>
       </c>
       <c r="G44" s="1">
-        <v>46204</v>
+        <v>46257</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="B45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C45">
-        <v>3891</v>
+        <v>3815</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F45">
         <v>0.5</v>
       </c>
       <c r="G45" s="1">
-        <v>46200</v>
+        <v>46257</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>13</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="B46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C46">
-        <v>3891</v>
+        <v>3817</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F46">
         <v>0.5</v>
       </c>
       <c r="G46" s="1">
-        <v>46201</v>
+        <v>46249</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>13</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
       <c r="K46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="12.75">
       <c r="A47">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B47">
         <v>2</v>
       </c>
       <c r="C47">
-        <v>3891</v>
+        <v>3875</v>
       </c>
       <c r="D47" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F47">
         <v>0.5</v>
       </c>
       <c r="G47" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>13</v>
       </c>
       <c r="J47" t="s">
         <v>14</v>
       </c>
       <c r="K47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="12.75">
       <c r="A48">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B48">
         <v>2</v>
       </c>
       <c r="C48">
-        <v>3891</v>
+        <v>3875</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F48">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G48" s="1">
-        <v>46203</v>
+        <v>46253</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>13</v>
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B49">
         <v>2</v>
       </c>
       <c r="C49">
-        <v>3891</v>
+        <v>3875</v>
       </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F49">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G49" s="1">
-        <v>46204</v>
+        <v>46257</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
         <v>13</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="12.75">
       <c r="A50">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B50">
         <v>2</v>
       </c>
       <c r="C50">
-        <v>3891</v>
+        <v>3885</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F50">
         <v>0.5</v>
       </c>
       <c r="G50" s="1">
-        <v>46205</v>
+        <v>46256</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>13</v>
       </c>
       <c r="J50" t="s">
         <v>14</v>
       </c>
       <c r="K50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75">
       <c r="A51">
         <v>69</v>
       </c>
       <c r="B51">
         <v>2</v>
       </c>
       <c r="C51">
         <v>3891</v>
       </c>
       <c r="D51" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F51">
         <v>0.5</v>
       </c>
       <c r="G51" s="1">
-        <v>46206</v>
+        <v>46246</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>13</v>
       </c>
       <c r="J51" t="s">
         <v>14</v>
       </c>
       <c r="K51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="12.75">
       <c r="A52">
         <v>69</v>
       </c>
       <c r="B52">
         <v>2</v>
       </c>
       <c r="C52">
         <v>3891</v>
       </c>
       <c r="D52" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F52">
-        <v>1.49</v>
+        <v>0.5</v>
       </c>
       <c r="G52" s="1">
-        <v>46208</v>
+        <v>46248</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>13</v>
       </c>
       <c r="J52" t="s">
         <v>14</v>
       </c>
       <c r="K52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B53">
         <v>2</v>
       </c>
       <c r="C53">
-        <v>3890</v>
+        <v>3891</v>
       </c>
       <c r="D53" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F53">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G53" s="1">
-        <v>46200</v>
+        <v>46249</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>13</v>
       </c>
       <c r="J53" t="s">
         <v>14</v>
       </c>
       <c r="K53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B54">
         <v>2</v>
       </c>
       <c r="C54">
-        <v>3890</v>
+        <v>3891</v>
       </c>
       <c r="D54" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F54">
-        <v>3.9700000000000002</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G54" s="1">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>13</v>
       </c>
       <c r="J54" t="s">
         <v>14</v>
       </c>
       <c r="K54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12.75">
       <c r="A55">
         <v>70</v>
       </c>
       <c r="B55">
         <v>2</v>
       </c>
       <c r="C55">
         <v>3890</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F55">
-        <v>7.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G55" s="1">
-        <v>46202</v>
+        <v>46246</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
         <v>13</v>
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="12.75">
       <c r="A56">
         <v>70</v>
       </c>
       <c r="B56">
         <v>2</v>
       </c>
       <c r="C56">
         <v>3890</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F56">
-        <v>3.9700000000000002</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G56" s="1">
-        <v>46203</v>
+        <v>46248</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
         <v>13</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.75">
       <c r="A57">
         <v>70</v>
       </c>
       <c r="B57">
         <v>2</v>
       </c>
       <c r="C57">
         <v>3890</v>
       </c>
       <c r="D57" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F57">
-        <v>6.9400000000000004</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G57" s="1">
-        <v>46204</v>
+        <v>46250</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>13</v>
       </c>
       <c r="J57" t="s">
         <v>14</v>
       </c>
       <c r="K57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.75">
       <c r="A58">
         <v>70</v>
       </c>
       <c r="B58">
         <v>2</v>
       </c>
       <c r="C58">
         <v>3890</v>
       </c>
       <c r="D58" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F58">
-        <v>7.4400000000000004</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G58" s="1">
-        <v>46205</v>
+        <v>46251</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>13</v>
       </c>
       <c r="J58" t="s">
         <v>14</v>
       </c>
       <c r="K58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.75">
       <c r="A59">
         <v>70</v>
       </c>
       <c r="B59">
         <v>2</v>
       </c>
       <c r="C59">
         <v>3890</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F59">
-        <v>2.98</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G59" s="1">
-        <v>46206</v>
+        <v>46252</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>13</v>
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="12.75">
       <c r="A60">
         <v>70</v>
       </c>
       <c r="B60">
         <v>2</v>
       </c>
       <c r="C60">
         <v>3890</v>
       </c>
       <c r="D60" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F60">
-        <v>1.49</v>
+        <v>0.5</v>
       </c>
       <c r="G60" s="1">
-        <v>46207</v>
+        <v>46253</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="12.75">
       <c r="A61">
         <v>70</v>
       </c>
       <c r="B61">
         <v>2</v>
       </c>
       <c r="C61">
         <v>3890</v>
       </c>
       <c r="D61" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F61">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G61" s="1">
-        <v>46208</v>
+        <v>46254</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>13</v>
       </c>
       <c r="J61" t="s">
         <v>14</v>
       </c>
       <c r="K61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="12.75">
       <c r="A62">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B62">
         <v>2</v>
       </c>
       <c r="C62">
-        <v>3893</v>
+        <v>3890</v>
       </c>
       <c r="D62" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F62">
-        <v>7.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G62" s="1">
-        <v>46200</v>
+        <v>46257</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>13</v>
       </c>
       <c r="J62" t="s">
         <v>14</v>
       </c>
       <c r="K62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63">
         <v>72</v>
       </c>
       <c r="B63">
         <v>2</v>
       </c>
       <c r="C63">
         <v>3893</v>
       </c>
       <c r="D63" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E63" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F63">
-        <v>15.869999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G63" s="1">
-        <v>46201</v>
+        <v>46245</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>13</v>
       </c>
       <c r="J63" t="s">
         <v>14</v>
       </c>
       <c r="K63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12.75">
       <c r="A64">
         <v>72</v>
       </c>
       <c r="B64">
         <v>2</v>
       </c>
       <c r="C64">
         <v>3893</v>
       </c>
       <c r="D64" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F64">
-        <v>11.41</v>
+        <v>2.48</v>
       </c>
       <c r="G64" s="1">
-        <v>46202</v>
+        <v>46246</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>13</v>
       </c>
       <c r="J64" t="s">
         <v>14</v>
       </c>
       <c r="K64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="12.75">
       <c r="A65">
         <v>72</v>
       </c>
       <c r="B65">
         <v>2</v>
       </c>
       <c r="C65">
         <v>3893</v>
       </c>
       <c r="D65" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F65">
-        <v>7.9400000000000004</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G65" s="1">
-        <v>46203</v>
+        <v>46247</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>13</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
       <c r="K65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="12.75">
       <c r="A66">
         <v>72</v>
       </c>
       <c r="B66">
         <v>2</v>
       </c>
       <c r="C66">
         <v>3893</v>
       </c>
       <c r="D66" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E66" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F66">
-        <v>6.9400000000000004</v>
+        <v>0.5</v>
       </c>
       <c r="G66" s="1">
-        <v>46204</v>
+        <v>46248</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>13</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="12.75">
       <c r="A67">
         <v>72</v>
       </c>
       <c r="B67">
         <v>2</v>
       </c>
       <c r="C67">
         <v>3893</v>
       </c>
       <c r="D67" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F67">
-        <v>0.98999999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G67" s="1">
-        <v>46205</v>
+        <v>46249</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>13</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="12.75">
       <c r="A68">
         <v>72</v>
       </c>
       <c r="B68">
         <v>2</v>
       </c>
       <c r="C68">
         <v>3893</v>
       </c>
       <c r="D68" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F68">
-        <v>2.98</v>
+        <v>4.46</v>
       </c>
       <c r="G68" s="1">
-        <v>46206</v>
+        <v>46250</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
       <c r="K68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="12.75">
       <c r="A69">
         <v>72</v>
       </c>
       <c r="B69">
         <v>2</v>
       </c>
       <c r="C69">
         <v>3893</v>
       </c>
       <c r="D69" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F69">
-        <v>4.46</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G69" s="1">
-        <v>46207</v>
+        <v>46251</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>13</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
       <c r="K69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="12.75">
       <c r="A70">
         <v>72</v>
       </c>
       <c r="B70">
         <v>2</v>
       </c>
       <c r="C70">
         <v>3893</v>
       </c>
       <c r="D70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F70">
-        <v>3.4700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G70" s="1">
-        <v>46208</v>
+        <v>46252</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>13</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
       <c r="K70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="12.75">
       <c r="A71">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C71">
-        <v>3831</v>
+        <v>3893</v>
       </c>
       <c r="D71" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F71">
-        <v>23.809999999999999</v>
+        <v>1.49</v>
       </c>
       <c r="G71" s="1">
-        <v>46200</v>
+        <v>46253</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>13</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
       <c r="K71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="12.75">
       <c r="A72">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C72">
-        <v>3831</v>
+        <v>3893</v>
       </c>
       <c r="D72" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F72">
-        <v>36.710000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G72" s="1">
-        <v>46201</v>
+        <v>46254</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
         <v>13</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
       <c r="K72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="12.75">
       <c r="A73">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C73">
-        <v>3831</v>
+        <v>3893</v>
       </c>
       <c r="D73" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F73">
-        <v>22.82</v>
+        <v>1.98</v>
       </c>
       <c r="G73" s="1">
-        <v>46202</v>
+        <v>46256</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>13</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
       <c r="K73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="12.75">
       <c r="A74">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C74">
-        <v>3831</v>
+        <v>3893</v>
       </c>
       <c r="D74" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F74">
-        <v>16.370000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G74" s="1">
-        <v>46203</v>
+        <v>46257</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
         <v>13</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
       <c r="K74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="12.75">
       <c r="A75">
         <v>75</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75">
         <v>3831</v>
       </c>
       <c r="D75" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75">
-        <v>25.300000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G75" s="1">
-        <v>46204</v>
+        <v>46245</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>13</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
       <c r="K75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="12.75">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1</v>
       </c>
       <c r="C76">
         <v>3831</v>
       </c>
       <c r="D76" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76">
-        <v>8.9299999999999997</v>
+        <v>2.98</v>
       </c>
       <c r="G76" s="1">
-        <v>46205</v>
+        <v>46246</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>13</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
       <c r="K76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12.75">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1</v>
       </c>
       <c r="C77">
         <v>3831</v>
       </c>
       <c r="D77" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77">
-        <v>24.800000000000001</v>
+        <v>2.98</v>
       </c>
       <c r="G77" s="1">
-        <v>46206</v>
+        <v>46247</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>13</v>
       </c>
       <c r="J77" t="s">
         <v>14</v>
       </c>
       <c r="K77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="12.75">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>1</v>
       </c>
       <c r="C78">
         <v>3831</v>
       </c>
       <c r="D78" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78">
-        <v>25.789999999999999</v>
+        <v>6.4500000000000002</v>
       </c>
       <c r="G78" s="1">
-        <v>46207</v>
+        <v>46248</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>13</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
       <c r="K78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="12.75">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>1</v>
       </c>
       <c r="C79">
         <v>3831</v>
       </c>
       <c r="D79" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79">
-        <v>28.77</v>
+        <v>1.98</v>
       </c>
       <c r="G79" s="1">
-        <v>46208</v>
+        <v>46249</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>13</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
       <c r="K79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="12.75">
       <c r="A80">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D80" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80">
-        <v>0.5</v>
+        <v>4.96</v>
       </c>
       <c r="G80" s="1">
-        <v>46200</v>
+        <v>46250</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>13</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
       <c r="K80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="12.75">
       <c r="A81">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B81">
         <v>1</v>
       </c>
       <c r="C81">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D81" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81">
-        <v>0.98999999999999999</v>
+        <v>1.98</v>
       </c>
       <c r="G81" s="1">
-        <v>46201</v>
+        <v>46251</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>13</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="12.75">
       <c r="A82">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D82" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82">
-        <v>0.98999999999999999</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G82" s="1">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>13</v>
       </c>
       <c r="J82" t="s">
         <v>14</v>
       </c>
       <c r="K82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="12.75">
       <c r="A83">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B83">
         <v>1</v>
       </c>
       <c r="C83">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83">
-        <v>0.5</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G83" s="1">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>13</v>
       </c>
       <c r="J83" t="s">
         <v>14</v>
       </c>
       <c r="K83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="12.75">
       <c r="A84">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B84">
         <v>1</v>
       </c>
       <c r="C84">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D84" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84">
         <v>0.5</v>
       </c>
       <c r="G84" s="1">
-        <v>46205</v>
+        <v>46255</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>14</v>
       </c>
       <c r="K84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="12.75">
       <c r="A85">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B85">
         <v>1</v>
       </c>
       <c r="C85">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D85" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85">
-        <v>0.5</v>
+        <v>2.98</v>
       </c>
       <c r="G85" s="1">
-        <v>46207</v>
+        <v>46256</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>13</v>
       </c>
       <c r="J85" t="s">
         <v>14</v>
       </c>
       <c r="K85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="12.75">
       <c r="A86">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B86">
         <v>1</v>
       </c>
       <c r="C86">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="D86" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86">
-        <v>0.5</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G86" s="1">
-        <v>46208</v>
+        <v>46257</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>13</v>
       </c>
       <c r="J86" t="s">
         <v>14</v>
       </c>
       <c r="K86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="12.75">
       <c r="A87">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
-        <v>3856</v>
+        <v>3832</v>
       </c>
       <c r="D87" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G87" s="1">
-        <v>46206</v>
+        <v>46247</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>13</v>
       </c>
       <c r="J87" t="s">
         <v>14</v>
       </c>
       <c r="K87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="12.75">
       <c r="A88">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B88">
         <v>1</v>
       </c>
       <c r="C88">
-        <v>3855</v>
+        <v>3832</v>
       </c>
       <c r="D88" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88">
         <v>0.98999999999999999</v>
       </c>
       <c r="G88" s="1">
-        <v>46201</v>
+        <v>46248</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>13</v>
       </c>
       <c r="J88" t="s">
         <v>14</v>
       </c>
       <c r="K88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="12.75">
       <c r="A89">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B89">
         <v>1</v>
       </c>
       <c r="C89">
-        <v>3855</v>
+        <v>3832</v>
       </c>
       <c r="D89" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89">
-        <v>1.49</v>
+        <v>0.5</v>
       </c>
       <c r="G89" s="1">
-        <v>46203</v>
+        <v>46251</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>13</v>
       </c>
       <c r="J89" t="s">
         <v>14</v>
       </c>
       <c r="K89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="12.75">
       <c r="A90">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B90">
         <v>1</v>
       </c>
       <c r="C90">
-        <v>3855</v>
+        <v>3856</v>
       </c>
       <c r="D90" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="G90" s="1">
-        <v>46204</v>
+        <v>46246</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>13</v>
       </c>
       <c r="J90" t="s">
         <v>14</v>
       </c>
       <c r="K90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="12.75">
       <c r="A91">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C91">
-        <v>3898</v>
+        <v>3856</v>
       </c>
       <c r="D91" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E91" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F91">
         <v>0.98999999999999999</v>
       </c>
       <c r="G91" s="1">
-        <v>46200</v>
+        <v>46248</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>13</v>
       </c>
       <c r="J91" t="s">
         <v>14</v>
       </c>
       <c r="K91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="12.75">
       <c r="A92">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B92">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C92">
-        <v>3898</v>
+        <v>3856</v>
       </c>
       <c r="D92" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E92" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F92">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G92" s="1">
-        <v>46201</v>
+        <v>46249</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
         <v>13</v>
       </c>
       <c r="J92" t="s">
         <v>14</v>
       </c>
       <c r="K92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="12.75">
       <c r="A93">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C93">
-        <v>3898</v>
+        <v>3856</v>
       </c>
       <c r="D93" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E93" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F93">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G93" s="1">
-        <v>46202</v>
+        <v>46250</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>13</v>
       </c>
       <c r="J93" t="s">
         <v>14</v>
       </c>
       <c r="K93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="12.75">
       <c r="A94">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="B94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C94">
-        <v>3898</v>
+        <v>3855</v>
       </c>
       <c r="D94" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E94" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F94">
-        <v>0.5</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G94" s="1">
-        <v>46203</v>
+        <v>46246</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="s">
         <v>13</v>
       </c>
       <c r="J94" t="s">
         <v>14</v>
       </c>
       <c r="K94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="12.75">
       <c r="A95">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B95">
         <v>1</v>
       </c>
       <c r="C95">
-        <v>3837</v>
+        <v>3855</v>
       </c>
       <c r="D95" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95">
-        <v>0.98999999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G95" s="1">
-        <v>46206</v>
+        <v>46247</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>13</v>
       </c>
       <c r="J95" t="s">
         <v>14</v>
       </c>
       <c r="K95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="12.75">
       <c r="A96">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C96">
-        <v>3838</v>
+        <v>3896</v>
       </c>
       <c r="D96" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F96">
-        <v>120.54000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="G96" s="1">
-        <v>46200</v>
+        <v>46253</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>13</v>
       </c>
       <c r="J96" t="s">
         <v>14</v>
       </c>
       <c r="K96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="12.75">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>1</v>
       </c>
       <c r="C97">
         <v>3838</v>
       </c>
       <c r="D97" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97">
-        <v>68.450000000000003</v>
+        <v>44.149999999999999</v>
       </c>
       <c r="G97" s="1">
-        <v>46201</v>
+        <v>46245</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>13</v>
       </c>
       <c r="J97" t="s">
         <v>14</v>
       </c>
       <c r="K97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="12.75">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>1</v>
       </c>
       <c r="C98">
         <v>3838</v>
       </c>
       <c r="D98" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98">
-        <v>48.609999999999999</v>
+        <v>42.659999999999997</v>
       </c>
       <c r="G98" s="1">
-        <v>46202</v>
+        <v>46246</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
         <v>13</v>
       </c>
       <c r="J98" t="s">
         <v>14</v>
       </c>
       <c r="K98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="12.75">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>1</v>
       </c>
       <c r="C99">
         <v>3838</v>
       </c>
       <c r="D99" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99">
-        <v>63.990000000000002</v>
+        <v>58.530000000000001</v>
       </c>
       <c r="G99" s="1">
-        <v>46203</v>
+        <v>46247</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
         <v>13</v>
       </c>
       <c r="J99" t="s">
         <v>14</v>
       </c>
       <c r="K99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.75">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>1</v>
       </c>
       <c r="C100">
         <v>3838</v>
       </c>
       <c r="D100" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100">
-        <v>55.060000000000002</v>
+        <v>81.849999999999994</v>
       </c>
       <c r="G100" s="1">
-        <v>46204</v>
+        <v>46248</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>13</v>
       </c>
       <c r="J100" t="s">
         <v>14</v>
       </c>
       <c r="K100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="12.75">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>1</v>
       </c>
       <c r="C101">
         <v>3838</v>
       </c>
       <c r="D101" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101">
-        <v>28.77</v>
+        <v>100.2</v>
       </c>
       <c r="G101" s="1">
-        <v>46205</v>
+        <v>46249</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>13</v>
       </c>
       <c r="J101" t="s">
         <v>14</v>
       </c>
       <c r="K101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="12.75">
       <c r="A102">
         <v>92</v>
       </c>
       <c r="B102">
         <v>1</v>
       </c>
       <c r="C102">
         <v>3838</v>
       </c>
       <c r="D102" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102">
-        <v>44.640000000000001</v>
+        <v>101.19</v>
       </c>
       <c r="G102" s="1">
-        <v>46206</v>
+        <v>46250</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>13</v>
       </c>
       <c r="J102" t="s">
         <v>14</v>
       </c>
       <c r="K102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="12.75">
       <c r="A103">
         <v>92</v>
       </c>
       <c r="B103">
         <v>1</v>
       </c>
       <c r="C103">
         <v>3838</v>
       </c>
       <c r="D103" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103">
-        <v>45.140000000000001</v>
+        <v>44.640000000000001</v>
       </c>
       <c r="G103" s="1">
-        <v>46207</v>
+        <v>46251</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>13</v>
       </c>
       <c r="J103" t="s">
         <v>14</v>
       </c>
       <c r="K103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="12.75">
       <c r="A104">
         <v>92</v>
       </c>
       <c r="B104">
         <v>1</v>
       </c>
       <c r="C104">
         <v>3838</v>
       </c>
       <c r="D104" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104">
-        <v>42.159999999999997</v>
+        <v>80.359999999999999</v>
       </c>
       <c r="G104" s="1">
-        <v>46208</v>
+        <v>46252</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>13</v>
       </c>
       <c r="J104" t="s">
         <v>14</v>
       </c>
       <c r="K104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="12.75">
       <c r="A105">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C105">
-        <v>3902</v>
+        <v>3838</v>
       </c>
       <c r="D105" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E105" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F105">
-        <v>0.5</v>
+        <v>79.370000000000005</v>
       </c>
       <c r="G105" s="1">
-        <v>46200</v>
+        <v>46253</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>13</v>
       </c>
       <c r="J105" t="s">
         <v>14</v>
       </c>
       <c r="K105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="12.75">
       <c r="A106">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B106">
         <v>1</v>
       </c>
       <c r="C106">
-        <v>3859</v>
+        <v>3838</v>
       </c>
       <c r="D106" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106">
-        <v>0.5</v>
+        <v>25.300000000000001</v>
       </c>
       <c r="G106" s="1">
-        <v>46207</v>
+        <v>46254</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
         <v>13</v>
       </c>
       <c r="J106" t="s">
         <v>14</v>
       </c>
       <c r="K106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="12.75">
       <c r="A107">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B107">
         <v>1</v>
       </c>
       <c r="C107">
-        <v>3840</v>
+        <v>3838</v>
       </c>
       <c r="D107" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107">
-        <v>5.9500000000000002</v>
+        <v>2.98</v>
       </c>
       <c r="G107" s="1">
-        <v>46200</v>
+        <v>46255</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>13</v>
       </c>
       <c r="J107" t="s">
         <v>14</v>
       </c>
       <c r="K107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="12.75">
       <c r="A108">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B108">
         <v>1</v>
       </c>
       <c r="C108">
-        <v>3840</v>
+        <v>3838</v>
       </c>
       <c r="D108" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108">
-        <v>4.96</v>
+        <v>140.87000000000001</v>
       </c>
       <c r="G108" s="1">
-        <v>46201</v>
+        <v>46256</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
         <v>13</v>
       </c>
       <c r="J108" t="s">
         <v>14</v>
       </c>
       <c r="K108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="12.75">
       <c r="A109">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B109">
         <v>1</v>
       </c>
       <c r="C109">
-        <v>3840</v>
+        <v>3838</v>
       </c>
       <c r="D109" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109">
-        <v>3.9700000000000002</v>
+        <v>61.009999999999998</v>
       </c>
       <c r="G109" s="1">
-        <v>46202</v>
+        <v>46257</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109" t="s">
         <v>13</v>
       </c>
       <c r="J109" t="s">
         <v>14</v>
       </c>
       <c r="K109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="12.75">
       <c r="A110">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C110">
-        <v>3840</v>
+        <v>3903</v>
       </c>
       <c r="D110" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F110">
-        <v>3.9700000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G110" s="1">
-        <v>46203</v>
+        <v>46250</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" t="s">
         <v>13</v>
       </c>
       <c r="J110" t="s">
         <v>14</v>
       </c>
       <c r="K110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="12.75">
       <c r="A111">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B111">
         <v>1</v>
       </c>
       <c r="C111">
-        <v>3840</v>
+        <v>3859</v>
       </c>
       <c r="D111" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111">
-        <v>19.84</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G111" s="1">
-        <v>46204</v>
+        <v>46257</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>13</v>
       </c>
       <c r="J111" t="s">
         <v>14</v>
       </c>
       <c r="K111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="12.75">
       <c r="A112">
         <v>97</v>
       </c>
       <c r="B112">
         <v>1</v>
       </c>
       <c r="C112">
         <v>3840</v>
       </c>
       <c r="D112" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112">
-        <v>6.9400000000000004</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G112" s="1">
-        <v>46205</v>
+        <v>46245</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
         <v>13</v>
       </c>
       <c r="J112" t="s">
         <v>14</v>
       </c>
       <c r="K112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="12.75">
       <c r="A113">
         <v>97</v>
       </c>
       <c r="B113">
         <v>1</v>
       </c>
       <c r="C113">
         <v>3840</v>
       </c>
       <c r="D113" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113">
-        <v>8.9299999999999997</v>
+        <v>3.9700000000000002</v>
       </c>
       <c r="G113" s="1">
-        <v>46206</v>
+        <v>46246</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>13</v>
       </c>
       <c r="J113" t="s">
         <v>14</v>
       </c>
       <c r="K113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="12.75">
       <c r="A114">
         <v>97</v>
       </c>
       <c r="B114">
         <v>1</v>
       </c>
       <c r="C114">
         <v>3840</v>
       </c>
       <c r="D114" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114">
-        <v>8.9299999999999997</v>
+        <v>3.4700000000000002</v>
       </c>
       <c r="G114" s="1">
-        <v>46207</v>
+        <v>46247</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
         <v>13</v>
       </c>
       <c r="J114" t="s">
         <v>14</v>
       </c>
       <c r="K114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="12.75">
       <c r="A115">
         <v>97</v>
       </c>
       <c r="B115">
         <v>1</v>
       </c>
       <c r="C115">
         <v>3840</v>
       </c>
       <c r="D115" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115">
-        <v>9.4199999999999999</v>
+        <v>5.46</v>
       </c>
       <c r="G115" s="1">
-        <v>46208</v>
+        <v>46248</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
         <v>13</v>
       </c>
       <c r="J115" t="s">
         <v>14</v>
       </c>
       <c r="K115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="12.75">
       <c r="A116">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B116">
         <v>1</v>
       </c>
       <c r="C116">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D116" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E116" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F116">
-        <v>38.689999999999998</v>
+        <v>4.96</v>
       </c>
       <c r="G116" s="1">
-        <v>46200</v>
+        <v>46249</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
         <v>13</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
       <c r="K116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="12.75">
       <c r="A117">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B117">
         <v>1</v>
       </c>
       <c r="C117">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D117" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E117" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F117">
-        <v>31.75</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G117" s="1">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>13</v>
       </c>
       <c r="J117" t="s">
         <v>14</v>
       </c>
       <c r="K117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="12.75">
       <c r="A118">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B118">
         <v>1</v>
       </c>
       <c r="C118">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D118" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E118" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F118">
-        <v>33.729999999999997</v>
+        <v>1.49</v>
       </c>
       <c r="G118" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>13</v>
       </c>
       <c r="J118" t="s">
         <v>14</v>
       </c>
       <c r="K118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="12.75">
       <c r="A119">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B119">
         <v>1</v>
       </c>
       <c r="C119">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D119" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E119" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F119">
-        <v>59.520000000000003</v>
+        <v>2.98</v>
       </c>
       <c r="G119" s="1">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
         <v>13</v>
       </c>
       <c r="J119" t="s">
         <v>14</v>
       </c>
       <c r="K119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="12.75">
       <c r="A120">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B120">
         <v>1</v>
       </c>
       <c r="C120">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D120" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E120" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F120">
-        <v>60.520000000000003</v>
+        <v>7.9400000000000004</v>
       </c>
       <c r="G120" s="1">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
         <v>13</v>
       </c>
       <c r="J120" t="s">
         <v>14</v>
       </c>
       <c r="K120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="12.75">
       <c r="A121">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B121">
         <v>1</v>
       </c>
       <c r="C121">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D121" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E121" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F121">
-        <v>14.880000000000001</v>
+        <v>1.98</v>
       </c>
       <c r="G121" s="1">
-        <v>46205</v>
+        <v>46254</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
         <v>13</v>
       </c>
       <c r="J121" t="s">
         <v>14</v>
       </c>
       <c r="K121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="12.75">
       <c r="A122">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B122">
         <v>1</v>
       </c>
       <c r="C122">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D122" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E122" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F122">
-        <v>32.740000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="G122" s="1">
-        <v>46206</v>
+        <v>46255</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
         <v>13</v>
       </c>
       <c r="J122" t="s">
         <v>14</v>
       </c>
       <c r="K122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="12.75">
       <c r="A123">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B123">
         <v>1</v>
       </c>
       <c r="C123">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D123" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E123" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F123">
-        <v>42.659999999999997</v>
+        <v>0.98999999999999999</v>
       </c>
       <c r="G123" s="1">
-        <v>46207</v>
+        <v>46256</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
         <v>13</v>
       </c>
       <c r="J123" t="s">
         <v>14</v>
       </c>
       <c r="K123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="12.75">
       <c r="A124">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B124">
         <v>1</v>
       </c>
       <c r="C124">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="D124" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E124" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F124">
-        <v>34.229999999999997</v>
+        <v>0.5</v>
       </c>
       <c r="G124" s="1">
-        <v>46208</v>
+        <v>46257</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>13</v>
       </c>
       <c r="J124" t="s">
         <v>14</v>
       </c>
       <c r="K124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="12.75">
       <c r="A125">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B125">
         <v>1</v>
       </c>
       <c r="C125">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D125" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E125" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F125">
-        <v>24.309999999999999</v>
+        <v>33.229999999999997</v>
       </c>
       <c r="G125" s="1">
-        <v>46200</v>
+        <v>46245</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>13</v>
       </c>
       <c r="J125" t="s">
         <v>14</v>
       </c>
       <c r="K125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.75">
       <c r="A126">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B126">
         <v>1</v>
       </c>
       <c r="C126">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D126" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E126" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F126">
-        <v>13.890000000000001</v>
+        <v>39.68</v>
       </c>
       <c r="G126" s="1">
-        <v>46201</v>
+        <v>46246</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>13</v>
       </c>
       <c r="J126" t="s">
         <v>14</v>
       </c>
       <c r="K126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="12.75">
       <c r="A127">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D127" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E127" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F127">
-        <v>16.370000000000001</v>
+        <v>78.370000000000005</v>
       </c>
       <c r="G127" s="1">
-        <v>46202</v>
+        <v>46247</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
         <v>13</v>
       </c>
       <c r="J127" t="s">
         <v>14</v>
       </c>
       <c r="K127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="12.75">
       <c r="A128">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B128">
         <v>1</v>
       </c>
       <c r="C128">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D128" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E128" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F128">
-        <v>17.359999999999999</v>
+        <v>68.950000000000003</v>
       </c>
       <c r="G128" s="1">
-        <v>46203</v>
+        <v>46248</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>13</v>
       </c>
       <c r="J128" t="s">
         <v>14</v>
       </c>
       <c r="K128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="12.75">
       <c r="A129">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B129">
         <v>1</v>
       </c>
       <c r="C129">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D129" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E129" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F129">
-        <v>9.9199999999999999</v>
+        <v>63.990000000000002</v>
       </c>
       <c r="G129" s="1">
-        <v>46204</v>
+        <v>46249</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>13</v>
       </c>
       <c r="J129" t="s">
         <v>14</v>
       </c>
       <c r="K129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="12.75">
       <c r="A130">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B130">
         <v>1</v>
       </c>
       <c r="C130">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D130" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E130" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F130">
-        <v>3.4700000000000002</v>
+        <v>41.170000000000002</v>
       </c>
       <c r="G130" s="1">
-        <v>46205</v>
+        <v>46250</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>13</v>
       </c>
       <c r="J130" t="s">
         <v>14</v>
       </c>
       <c r="K130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="12.75">
       <c r="A131">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B131">
         <v>1</v>
       </c>
       <c r="C131">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D131" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E131" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F131">
-        <v>6.9400000000000004</v>
+        <v>11.41</v>
       </c>
       <c r="G131" s="1">
-        <v>46206</v>
+        <v>46251</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>13</v>
       </c>
       <c r="J131" t="s">
         <v>14</v>
       </c>
       <c r="K131" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="12.75">
       <c r="A132">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B132">
         <v>1</v>
       </c>
       <c r="C132">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D132" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E132" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F132">
-        <v>13.890000000000001</v>
+        <v>71.920000000000002</v>
       </c>
       <c r="G132" s="1">
-        <v>46207</v>
+        <v>46252</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132" t="s">
         <v>13</v>
       </c>
       <c r="J132" t="s">
         <v>14</v>
       </c>
       <c r="K132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="12.75">
       <c r="A133">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B133">
         <v>1</v>
       </c>
       <c r="C133">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="D133" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E133" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F133">
-        <v>18.350000000000001</v>
+        <v>219.74000000000001</v>
       </c>
       <c r="G133" s="1">
-        <v>46208</v>
+        <v>46253</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
         <v>13</v>
       </c>
       <c r="J133" t="s">
         <v>14</v>
       </c>
       <c r="K133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="12.75">
       <c r="A134">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B134">
         <v>1</v>
       </c>
       <c r="C134">
-        <v>3843</v>
+        <v>3841</v>
       </c>
       <c r="D134" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E134" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F134">
-        <v>0.98999999999999999</v>
+        <v>52.079999999999998</v>
       </c>
       <c r="G134" s="1">
-        <v>46200</v>
+        <v>46254</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
         <v>13</v>
       </c>
       <c r="J134" t="s">
         <v>14</v>
       </c>
       <c r="K134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="12.75">
       <c r="A135">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B135">
         <v>1</v>
       </c>
       <c r="C135">
-        <v>3843</v>
+        <v>3841</v>
       </c>
       <c r="D135" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E135" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F135">
-        <v>2.48</v>
+        <v>1.49</v>
       </c>
       <c r="G135" s="1">
-        <v>46201</v>
+        <v>46255</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
         <v>13</v>
       </c>
       <c r="J135" t="s">
         <v>14</v>
       </c>
       <c r="K135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="12.75">
       <c r="A136">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B136">
         <v>1</v>
       </c>
       <c r="C136">
-        <v>3843</v>
+        <v>3841</v>
       </c>
       <c r="D136" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E136" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F136">
-        <v>3.9700000000000002</v>
+        <v>87.299999999999997</v>
       </c>
       <c r="G136" s="1">
-        <v>46202</v>
+        <v>46256</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
         <v>13</v>
       </c>
       <c r="J136" t="s">
         <v>14</v>
       </c>
       <c r="K136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="12.75">
       <c r="A137">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B137">
         <v>1</v>
       </c>
       <c r="C137">
-        <v>3843</v>
+        <v>3841</v>
       </c>
       <c r="D137" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E137" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F137">
-        <v>2.48</v>
+        <v>258.43000000000001</v>
       </c>
       <c r="G137" s="1">
-        <v>46203</v>
+        <v>46257</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
         <v>13</v>
       </c>
       <c r="J137" t="s">
         <v>14</v>
       </c>
       <c r="K137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="12.75">
       <c r="A138">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B138">
         <v>1</v>
       </c>
       <c r="C138">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="D138" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E138" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F138">
-        <v>0.98999999999999999</v>
+        <v>6.9400000000000004</v>
       </c>
       <c r="G138" s="1">
-        <v>46204</v>
+        <v>46245</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>13</v>
       </c>
       <c r="J138" t="s">
         <v>14</v>
       </c>
       <c r="K138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="12.75">
       <c r="A139">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B139">
         <v>1</v>
       </c>
       <c r="C139">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="D139" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E139" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F139">
-        <v>0.5</v>
+        <v>12.4</v>
       </c>
       <c r="G139" s="1">
-        <v>46205</v>
+        <v>46246</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>13</v>
       </c>
       <c r="J139" t="s">
         <v>14</v>
       </c>
       <c r="K139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="12.75">
       <c r="A140">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B140">
         <v>1</v>
       </c>
       <c r="C140">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="D140" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E140" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F140">
-        <v>1.49</v>
+        <v>20.34</v>
       </c>
       <c r="G140" s="1">
-        <v>46206</v>
+        <v>46247</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
         <v>13</v>
       </c>
       <c r="J140" t="s">
         <v>14</v>
       </c>
       <c r="K140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="12.75">
       <c r="A141">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B141">
         <v>1</v>
       </c>
       <c r="C141">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="D141" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E141" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F141">
-        <v>1.49</v>
+        <v>30.75</v>
       </c>
       <c r="G141" s="1">
-        <v>46207</v>
+        <v>46248</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
         <v>13</v>
       </c>
       <c r="J141" t="s">
         <v>14</v>
       </c>
       <c r="K141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="12.75">
       <c r="A142">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B142">
         <v>1</v>
       </c>
       <c r="C142">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="D142" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E142" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F142">
-        <v>1.98</v>
+        <v>19.350000000000001</v>
       </c>
       <c r="G142" s="1">
-        <v>46208</v>
+        <v>46249</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
         <v>13</v>
       </c>
       <c r="J142" t="s">
         <v>14</v>
       </c>
       <c r="K142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="12.75">
       <c r="A143">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B143">
         <v>1</v>
       </c>
       <c r="C143">
-        <v>3858</v>
+        <v>3842</v>
       </c>
       <c r="D143" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E143" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F143">
-        <v>0.5</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G143" s="1">
-        <v>46204</v>
+        <v>46250</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
         <v>13</v>
       </c>
       <c r="J143" t="s">
         <v>14</v>
       </c>
       <c r="K143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="12.75">
       <c r="A144">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B144">
         <v>1</v>
       </c>
       <c r="C144">
-        <v>3858</v>
+        <v>3842</v>
       </c>
       <c r="D144" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E144" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F144">
-        <v>0.5</v>
+        <v>2.48</v>
       </c>
       <c r="G144" s="1">
-        <v>46208</v>
+        <v>46251</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
         <v>13</v>
       </c>
       <c r="J144" t="s">
         <v>14</v>
       </c>
       <c r="K144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="12.75">
       <c r="A145">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B145">
         <v>1</v>
       </c>
       <c r="C145">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="D145" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E145" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F145">
-        <v>0.98999999999999999</v>
+        <v>7.4400000000000004</v>
       </c>
       <c r="G145" s="1">
-        <v>46202</v>
+        <v>46252</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
         <v>13</v>
       </c>
       <c r="J145" t="s">
         <v>14</v>
       </c>
       <c r="K145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="12.75">
       <c r="A146">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B146">
         <v>1</v>
       </c>
       <c r="C146">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="D146" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E146" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F146">
-        <v>0.98999999999999999</v>
+        <v>21.829999999999998</v>
       </c>
       <c r="G146" s="1">
-        <v>46203</v>
+        <v>46253</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
         <v>13</v>
       </c>
       <c r="J146" t="s">
         <v>14</v>
       </c>
       <c r="K146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="12.75">
       <c r="A147">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B147">
         <v>1</v>
       </c>
       <c r="C147">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="D147" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E147" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F147">
-        <v>1.98</v>
+        <v>4.96</v>
       </c>
       <c r="G147" s="1">
-        <v>46205</v>
+        <v>46254</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>13</v>
       </c>
       <c r="J147" t="s">
         <v>14</v>
       </c>
       <c r="K147" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="12.75">
       <c r="A148">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B148">
         <v>1</v>
       </c>
       <c r="C148">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="D148" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E148" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F148">
-        <v>4.46</v>
+        <v>0.5</v>
       </c>
       <c r="G148" s="1">
-        <v>46206</v>
+        <v>46255</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>13</v>
       </c>
       <c r="J148" t="s">
         <v>14</v>
       </c>
       <c r="K148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="12.75">
       <c r="A149">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B149">
         <v>1</v>
       </c>
       <c r="C149">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="D149" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E149" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F149">
-        <v>1.49</v>
+        <v>4.96</v>
       </c>
       <c r="G149" s="1">
-        <v>46208</v>
+        <v>46256</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>13</v>
       </c>
       <c r="J149" t="s">
         <v>14</v>
       </c>
       <c r="K149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.75">
       <c r="A150">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B150">
         <v>1</v>
       </c>
       <c r="C150">
-        <v>3846</v>
+        <v>3842</v>
       </c>
       <c r="D150" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E150" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F150">
-        <v>5.9500000000000002</v>
+        <v>27.780000000000001</v>
       </c>
       <c r="G150" s="1">
-        <v>46200</v>
+        <v>46257</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
         <v>13</v>
       </c>
       <c r="J150" t="s">
         <v>14</v>
       </c>
       <c r="K150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:11" ht="12.75">
       <c r="A151">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B151">
         <v>1</v>
       </c>
       <c r="C151">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D151" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E151" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F151">
-        <v>6.9400000000000004</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G151" s="1">
-        <v>46201</v>
+        <v>46245</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
         <v>13</v>
       </c>
       <c r="J151" t="s">
         <v>14</v>
       </c>
       <c r="K151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:11" ht="12.75">
       <c r="A152">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B152">
         <v>1</v>
       </c>
       <c r="C152">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D152" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E152" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F152">
-        <v>6.4500000000000002</v>
+        <v>9.4199999999999999</v>
       </c>
       <c r="G152" s="1">
-        <v>46202</v>
+        <v>46246</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" t="s">
         <v>13</v>
       </c>
       <c r="J152" t="s">
         <v>14</v>
       </c>
       <c r="K152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:11" ht="12.75">
       <c r="A153">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B153">
         <v>1</v>
       </c>
       <c r="C153">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D153" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E153" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F153">
-        <v>1.98</v>
+        <v>14.380000000000001</v>
       </c>
       <c r="G153" s="1">
-        <v>46203</v>
+        <v>46247</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
         <v>13</v>
       </c>
       <c r="J153" t="s">
         <v>14</v>
       </c>
       <c r="K153" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:11" ht="12.75">
       <c r="A154">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B154">
         <v>1</v>
       </c>
       <c r="C154">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D154" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E154" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F154">
-        <v>0.98999999999999999</v>
+        <v>12.4</v>
       </c>
       <c r="G154" s="1">
-        <v>46204</v>
+        <v>46248</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
         <v>13</v>
       </c>
       <c r="J154" t="s">
         <v>14</v>
       </c>
       <c r="K154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:11" ht="12.75">
       <c r="A155">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B155">
         <v>1</v>
       </c>
       <c r="C155">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D155" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E155" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F155">
-        <v>1.49</v>
+        <v>21.329999999999998</v>
       </c>
       <c r="G155" s="1">
-        <v>46205</v>
+        <v>46249</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155" t="s">
         <v>13</v>
       </c>
       <c r="J155" t="s">
         <v>14</v>
       </c>
       <c r="K155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:11" ht="12.75">
       <c r="A156">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B156">
         <v>1</v>
       </c>
       <c r="C156">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D156" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E156" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F156">
-        <v>5.9500000000000002</v>
+        <v>9.4199999999999999</v>
       </c>
       <c r="G156" s="1">
-        <v>46206</v>
+        <v>46250</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156" t="s">
         <v>13</v>
       </c>
       <c r="J156" t="s">
         <v>14</v>
       </c>
       <c r="K156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:11" ht="12.75">
       <c r="A157">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B157">
         <v>1</v>
       </c>
       <c r="C157">
-        <v>3846</v>
+        <v>3843</v>
       </c>
       <c r="D157" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E157" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F157">
-        <v>1.98</v>
+        <v>5.9500000000000002</v>
       </c>
       <c r="G157" s="1">
-        <v>46207</v>
+        <v>46251</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
         <v>13</v>
       </c>
       <c r="J157" t="s">
         <v>14</v>
       </c>
       <c r="K157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="12.75">
       <c r="A158">
+        <v>101</v>
+      </c>
+      <c r="B158">
+        <v>1</v>
+      </c>
+      <c r="C158">
+        <v>3843</v>
+      </c>
+      <c r="D158" t="s">
+        <v>48</v>
+      </c>
+      <c r="E158" t="s">
+        <v>46</v>
+      </c>
+      <c r="F158">
+        <v>4.96</v>
+      </c>
+      <c r="G158" s="1">
+        <v>46252</v>
+      </c>
+      <c r="H158">
+        <v>1</v>
+      </c>
+      <c r="I158" t="s">
+        <v>13</v>
+      </c>
+      <c r="J158" t="s">
+        <v>14</v>
+      </c>
+      <c r="K158" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="12.75">
+      <c r="A159">
+        <v>101</v>
+      </c>
+      <c r="B159">
+        <v>1</v>
+      </c>
+      <c r="C159">
+        <v>3843</v>
+      </c>
+      <c r="D159" t="s">
+        <v>48</v>
+      </c>
+      <c r="E159" t="s">
+        <v>46</v>
+      </c>
+      <c r="F159">
+        <v>10.91</v>
+      </c>
+      <c r="G159" s="1">
+        <v>46253</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159" t="s">
+        <v>13</v>
+      </c>
+      <c r="J159" t="s">
+        <v>14</v>
+      </c>
+      <c r="K159" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="12.75">
+      <c r="A160">
+        <v>101</v>
+      </c>
+      <c r="B160">
+        <v>1</v>
+      </c>
+      <c r="C160">
+        <v>3843</v>
+      </c>
+      <c r="D160" t="s">
+        <v>48</v>
+      </c>
+      <c r="E160" t="s">
+        <v>46</v>
+      </c>
+      <c r="F160">
+        <v>4.96</v>
+      </c>
+      <c r="G160" s="1">
+        <v>46254</v>
+      </c>
+      <c r="H160">
+        <v>1</v>
+      </c>
+      <c r="I160" t="s">
+        <v>13</v>
+      </c>
+      <c r="J160" t="s">
+        <v>14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="12.75">
+      <c r="A161">
+        <v>101</v>
+      </c>
+      <c r="B161">
+        <v>1</v>
+      </c>
+      <c r="C161">
+        <v>3843</v>
+      </c>
+      <c r="D161" t="s">
+        <v>48</v>
+      </c>
+      <c r="E161" t="s">
+        <v>46</v>
+      </c>
+      <c r="F161">
+        <v>0.5</v>
+      </c>
+      <c r="G161" s="1">
+        <v>46255</v>
+      </c>
+      <c r="H161">
+        <v>1</v>
+      </c>
+      <c r="I161" t="s">
+        <v>13</v>
+      </c>
+      <c r="J161" t="s">
+        <v>14</v>
+      </c>
+      <c r="K161" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="12.75">
+      <c r="A162">
+        <v>101</v>
+      </c>
+      <c r="B162">
+        <v>1</v>
+      </c>
+      <c r="C162">
+        <v>3843</v>
+      </c>
+      <c r="D162" t="s">
+        <v>48</v>
+      </c>
+      <c r="E162" t="s">
+        <v>46</v>
+      </c>
+      <c r="F162">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G162" s="1">
+        <v>46256</v>
+      </c>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162" t="s">
+        <v>13</v>
+      </c>
+      <c r="J162" t="s">
+        <v>14</v>
+      </c>
+      <c r="K162" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="12.75">
+      <c r="A163">
+        <v>101</v>
+      </c>
+      <c r="B163">
+        <v>1</v>
+      </c>
+      <c r="C163">
+        <v>3843</v>
+      </c>
+      <c r="D163" t="s">
+        <v>48</v>
+      </c>
+      <c r="E163" t="s">
+        <v>46</v>
+      </c>
+      <c r="F163">
+        <v>4.46</v>
+      </c>
+      <c r="G163" s="1">
+        <v>46257</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163" t="s">
+        <v>13</v>
+      </c>
+      <c r="J163" t="s">
+        <v>14</v>
+      </c>
+      <c r="K163" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="12.75">
+      <c r="A164">
+        <v>102</v>
+      </c>
+      <c r="B164">
+        <v>1</v>
+      </c>
+      <c r="C164">
+        <v>3858</v>
+      </c>
+      <c r="D164" t="s">
+        <v>49</v>
+      </c>
+      <c r="E164" t="s">
+        <v>46</v>
+      </c>
+      <c r="F164">
+        <v>1.49</v>
+      </c>
+      <c r="G164" s="1">
+        <v>46251</v>
+      </c>
+      <c r="H164">
+        <v>1</v>
+      </c>
+      <c r="I164" t="s">
+        <v>13</v>
+      </c>
+      <c r="J164" t="s">
+        <v>14</v>
+      </c>
+      <c r="K164" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="12.75">
+      <c r="A165">
+        <v>102</v>
+      </c>
+      <c r="B165">
+        <v>1</v>
+      </c>
+      <c r="C165">
+        <v>3858</v>
+      </c>
+      <c r="D165" t="s">
+        <v>49</v>
+      </c>
+      <c r="E165" t="s">
+        <v>46</v>
+      </c>
+      <c r="F165">
+        <v>0.5</v>
+      </c>
+      <c r="G165" s="1">
+        <v>46254</v>
+      </c>
+      <c r="H165">
+        <v>1</v>
+      </c>
+      <c r="I165" t="s">
+        <v>13</v>
+      </c>
+      <c r="J165" t="s">
+        <v>14</v>
+      </c>
+      <c r="K165" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="12.75">
+      <c r="A166">
+        <v>102</v>
+      </c>
+      <c r="B166">
+        <v>1</v>
+      </c>
+      <c r="C166">
+        <v>3858</v>
+      </c>
+      <c r="D166" t="s">
+        <v>49</v>
+      </c>
+      <c r="E166" t="s">
+        <v>46</v>
+      </c>
+      <c r="F166">
+        <v>0.5</v>
+      </c>
+      <c r="G166" s="1">
+        <v>46255</v>
+      </c>
+      <c r="H166">
+        <v>1</v>
+      </c>
+      <c r="I166" t="s">
+        <v>13</v>
+      </c>
+      <c r="J166" t="s">
+        <v>14</v>
+      </c>
+      <c r="K166" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="12.75">
+      <c r="A167">
+        <v>103</v>
+      </c>
+      <c r="B167">
+        <v>1</v>
+      </c>
+      <c r="C167">
+        <v>3844</v>
+      </c>
+      <c r="D167" t="s">
+        <v>50</v>
+      </c>
+      <c r="E167" t="s">
+        <v>46</v>
+      </c>
+      <c r="F167">
+        <v>1.49</v>
+      </c>
+      <c r="G167" s="1">
+        <v>46245</v>
+      </c>
+      <c r="H167">
+        <v>1</v>
+      </c>
+      <c r="I167" t="s">
+        <v>13</v>
+      </c>
+      <c r="J167" t="s">
+        <v>14</v>
+      </c>
+      <c r="K167" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="12.75">
+      <c r="A168">
+        <v>103</v>
+      </c>
+      <c r="B168">
+        <v>1</v>
+      </c>
+      <c r="C168">
+        <v>3844</v>
+      </c>
+      <c r="D168" t="s">
+        <v>50</v>
+      </c>
+      <c r="E168" t="s">
+        <v>46</v>
+      </c>
+      <c r="F168">
+        <v>1.49</v>
+      </c>
+      <c r="G168" s="1">
+        <v>46246</v>
+      </c>
+      <c r="H168">
+        <v>1</v>
+      </c>
+      <c r="I168" t="s">
+        <v>13</v>
+      </c>
+      <c r="J168" t="s">
+        <v>14</v>
+      </c>
+      <c r="K168" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="12.75">
+      <c r="A169">
+        <v>103</v>
+      </c>
+      <c r="B169">
+        <v>1</v>
+      </c>
+      <c r="C169">
+        <v>3844</v>
+      </c>
+      <c r="D169" t="s">
+        <v>50</v>
+      </c>
+      <c r="E169" t="s">
+        <v>46</v>
+      </c>
+      <c r="F169">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G169" s="1">
+        <v>46247</v>
+      </c>
+      <c r="H169">
+        <v>1</v>
+      </c>
+      <c r="I169" t="s">
+        <v>13</v>
+      </c>
+      <c r="J169" t="s">
+        <v>14</v>
+      </c>
+      <c r="K169" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="12.75">
+      <c r="A170">
+        <v>103</v>
+      </c>
+      <c r="B170">
+        <v>1</v>
+      </c>
+      <c r="C170">
+        <v>3844</v>
+      </c>
+      <c r="D170" t="s">
+        <v>50</v>
+      </c>
+      <c r="E170" t="s">
+        <v>46</v>
+      </c>
+      <c r="F170">
+        <v>4.46</v>
+      </c>
+      <c r="G170" s="1">
+        <v>46248</v>
+      </c>
+      <c r="H170">
+        <v>1</v>
+      </c>
+      <c r="I170" t="s">
+        <v>13</v>
+      </c>
+      <c r="J170" t="s">
+        <v>14</v>
+      </c>
+      <c r="K170" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="12.75">
+      <c r="A171">
+        <v>103</v>
+      </c>
+      <c r="B171">
+        <v>1</v>
+      </c>
+      <c r="C171">
+        <v>3844</v>
+      </c>
+      <c r="D171" t="s">
+        <v>50</v>
+      </c>
+      <c r="E171" t="s">
+        <v>46</v>
+      </c>
+      <c r="F171">
+        <v>1.49</v>
+      </c>
+      <c r="G171" s="1">
+        <v>46249</v>
+      </c>
+      <c r="H171">
+        <v>1</v>
+      </c>
+      <c r="I171" t="s">
+        <v>13</v>
+      </c>
+      <c r="J171" t="s">
+        <v>14</v>
+      </c>
+      <c r="K171" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="12.75">
+      <c r="A172">
+        <v>103</v>
+      </c>
+      <c r="B172">
+        <v>1</v>
+      </c>
+      <c r="C172">
+        <v>3844</v>
+      </c>
+      <c r="D172" t="s">
+        <v>50</v>
+      </c>
+      <c r="E172" t="s">
+        <v>46</v>
+      </c>
+      <c r="F172">
+        <v>1.98</v>
+      </c>
+      <c r="G172" s="1">
+        <v>46250</v>
+      </c>
+      <c r="H172">
+        <v>1</v>
+      </c>
+      <c r="I172" t="s">
+        <v>13</v>
+      </c>
+      <c r="J172" t="s">
+        <v>14</v>
+      </c>
+      <c r="K172" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="12.75">
+      <c r="A173">
+        <v>103</v>
+      </c>
+      <c r="B173">
+        <v>1</v>
+      </c>
+      <c r="C173">
+        <v>3844</v>
+      </c>
+      <c r="D173" t="s">
+        <v>50</v>
+      </c>
+      <c r="E173" t="s">
+        <v>46</v>
+      </c>
+      <c r="F173">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G173" s="1">
+        <v>46251</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173" t="s">
+        <v>13</v>
+      </c>
+      <c r="J173" t="s">
+        <v>14</v>
+      </c>
+      <c r="K173" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="12.75">
+      <c r="A174">
+        <v>103</v>
+      </c>
+      <c r="B174">
+        <v>1</v>
+      </c>
+      <c r="C174">
+        <v>3844</v>
+      </c>
+      <c r="D174" t="s">
+        <v>50</v>
+      </c>
+      <c r="E174" t="s">
+        <v>46</v>
+      </c>
+      <c r="F174">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G174" s="1">
+        <v>46252</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174" t="s">
+        <v>13</v>
+      </c>
+      <c r="J174" t="s">
+        <v>14</v>
+      </c>
+      <c r="K174" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="12.75">
+      <c r="A175">
+        <v>103</v>
+      </c>
+      <c r="B175">
+        <v>1</v>
+      </c>
+      <c r="C175">
+        <v>3844</v>
+      </c>
+      <c r="D175" t="s">
+        <v>50</v>
+      </c>
+      <c r="E175" t="s">
+        <v>46</v>
+      </c>
+      <c r="F175">
+        <v>0.5</v>
+      </c>
+      <c r="G175" s="1">
+        <v>46253</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175" t="s">
+        <v>13</v>
+      </c>
+      <c r="J175" t="s">
+        <v>14</v>
+      </c>
+      <c r="K175" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.75">
+      <c r="A176">
+        <v>103</v>
+      </c>
+      <c r="B176">
+        <v>1</v>
+      </c>
+      <c r="C176">
+        <v>3844</v>
+      </c>
+      <c r="D176" t="s">
+        <v>50</v>
+      </c>
+      <c r="E176" t="s">
+        <v>46</v>
+      </c>
+      <c r="F176">
+        <v>2.98</v>
+      </c>
+      <c r="G176" s="1">
+        <v>46256</v>
+      </c>
+      <c r="H176">
+        <v>1</v>
+      </c>
+      <c r="I176" t="s">
+        <v>13</v>
+      </c>
+      <c r="J176" t="s">
+        <v>14</v>
+      </c>
+      <c r="K176" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="12.75">
+      <c r="A177">
+        <v>103</v>
+      </c>
+      <c r="B177">
+        <v>1</v>
+      </c>
+      <c r="C177">
+        <v>3844</v>
+      </c>
+      <c r="D177" t="s">
+        <v>50</v>
+      </c>
+      <c r="E177" t="s">
+        <v>46</v>
+      </c>
+      <c r="F177">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G177" s="1">
+        <v>46257</v>
+      </c>
+      <c r="H177">
+        <v>1</v>
+      </c>
+      <c r="I177" t="s">
+        <v>13</v>
+      </c>
+      <c r="J177" t="s">
+        <v>14</v>
+      </c>
+      <c r="K177" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="12.75">
+      <c r="A178">
+        <v>104</v>
+      </c>
+      <c r="B178">
+        <v>1</v>
+      </c>
+      <c r="C178">
+        <v>3845</v>
+      </c>
+      <c r="D178" t="s">
+        <v>51</v>
+      </c>
+      <c r="E178" t="s">
+        <v>46</v>
+      </c>
+      <c r="F178">
+        <v>0.5</v>
+      </c>
+      <c r="G178" s="1">
+        <v>46249</v>
+      </c>
+      <c r="H178">
+        <v>1</v>
+      </c>
+      <c r="I178" t="s">
+        <v>13</v>
+      </c>
+      <c r="J178" t="s">
+        <v>14</v>
+      </c>
+      <c r="K178" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="12.75">
+      <c r="A179">
+        <v>104</v>
+      </c>
+      <c r="B179">
+        <v>1</v>
+      </c>
+      <c r="C179">
+        <v>3845</v>
+      </c>
+      <c r="D179" t="s">
+        <v>51</v>
+      </c>
+      <c r="E179" t="s">
+        <v>46</v>
+      </c>
+      <c r="F179">
+        <v>0.98999999999999999</v>
+      </c>
+      <c r="G179" s="1">
+        <v>46253</v>
+      </c>
+      <c r="H179">
+        <v>1</v>
+      </c>
+      <c r="I179" t="s">
+        <v>13</v>
+      </c>
+      <c r="J179" t="s">
+        <v>14</v>
+      </c>
+      <c r="K179" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="12.75">
+      <c r="A180">
+        <v>104</v>
+      </c>
+      <c r="B180">
+        <v>1</v>
+      </c>
+      <c r="C180">
+        <v>3845</v>
+      </c>
+      <c r="D180" t="s">
+        <v>51</v>
+      </c>
+      <c r="E180" t="s">
+        <v>46</v>
+      </c>
+      <c r="F180">
+        <v>0.5</v>
+      </c>
+      <c r="G180" s="1">
+        <v>46256</v>
+      </c>
+      <c r="H180">
+        <v>1</v>
+      </c>
+      <c r="I180" t="s">
+        <v>13</v>
+      </c>
+      <c r="J180" t="s">
+        <v>14</v>
+      </c>
+      <c r="K180" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="12.75">
+      <c r="A181">
+        <v>104</v>
+      </c>
+      <c r="B181">
+        <v>1</v>
+      </c>
+      <c r="C181">
+        <v>3845</v>
+      </c>
+      <c r="D181" t="s">
+        <v>51</v>
+      </c>
+      <c r="E181" t="s">
+        <v>46</v>
+      </c>
+      <c r="F181">
+        <v>1.49</v>
+      </c>
+      <c r="G181" s="1">
+        <v>46257</v>
+      </c>
+      <c r="H181">
+        <v>1</v>
+      </c>
+      <c r="I181" t="s">
+        <v>13</v>
+      </c>
+      <c r="J181" t="s">
+        <v>14</v>
+      </c>
+      <c r="K181" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" ht="12.75">
+      <c r="A182">
         <v>105</v>
       </c>
-      <c r="B158">
-[...2 lines deleted...]
-      <c r="C158">
+      <c r="B182">
+        <v>1</v>
+      </c>
+      <c r="C182">
         <v>3846</v>
       </c>
-      <c r="D158" t="s">
-[...20 lines deleted...]
-      <c r="K158" t="s">
+      <c r="D182" t="s">
+        <v>52</v>
+      </c>
+      <c r="E182" t="s">
+        <v>46</v>
+      </c>
+      <c r="F182">
+        <v>3.4700000000000002</v>
+      </c>
+      <c r="G182" s="1">
+        <v>46245</v>
+      </c>
+      <c r="H182">
+        <v>1</v>
+      </c>
+      <c r="I182" t="s">
+        <v>13</v>
+      </c>
+      <c r="J182" t="s">
+        <v>14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="12.75">
+      <c r="A183">
+        <v>105</v>
+      </c>
+      <c r="B183">
+        <v>1</v>
+      </c>
+      <c r="C183">
+        <v>3846</v>
+      </c>
+      <c r="D183" t="s">
+        <v>52</v>
+      </c>
+      <c r="E183" t="s">
+        <v>46</v>
+      </c>
+      <c r="F183">
+        <v>2.48</v>
+      </c>
+      <c r="G183" s="1">
+        <v>46246</v>
+      </c>
+      <c r="H183">
+        <v>1</v>
+      </c>
+      <c r="I183" t="s">
+        <v>13</v>
+      </c>
+      <c r="J183" t="s">
+        <v>14</v>
+      </c>
+      <c r="K183" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="12.75">
+      <c r="A184">
+        <v>105</v>
+      </c>
+      <c r="B184">
+        <v>1</v>
+      </c>
+      <c r="C184">
+        <v>3846</v>
+      </c>
+      <c r="D184" t="s">
+        <v>52</v>
+      </c>
+      <c r="E184" t="s">
+        <v>46</v>
+      </c>
+      <c r="F184">
+        <v>6.4500000000000002</v>
+      </c>
+      <c r="G184" s="1">
+        <v>46247</v>
+      </c>
+      <c r="H184">
+        <v>1</v>
+      </c>
+      <c r="I184" t="s">
+        <v>13</v>
+      </c>
+      <c r="J184" t="s">
+        <v>14</v>
+      </c>
+      <c r="K184" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="12.75">
+      <c r="A185">
+        <v>105</v>
+      </c>
+      <c r="B185">
+        <v>1</v>
+      </c>
+      <c r="C185">
+        <v>3846</v>
+      </c>
+      <c r="D185" t="s">
+        <v>52</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185">
+        <v>8.4299999999999997</v>
+      </c>
+      <c r="G185" s="1">
+        <v>46248</v>
+      </c>
+      <c r="H185">
+        <v>1</v>
+      </c>
+      <c r="I185" t="s">
+        <v>13</v>
+      </c>
+      <c r="J185" t="s">
+        <v>14</v>
+      </c>
+      <c r="K185" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="12.75">
+      <c r="A186">
+        <v>105</v>
+      </c>
+      <c r="B186">
+        <v>1</v>
+      </c>
+      <c r="C186">
+        <v>3846</v>
+      </c>
+      <c r="D186" t="s">
+        <v>52</v>
+      </c>
+      <c r="E186" t="s">
+        <v>46</v>
+      </c>
+      <c r="F186">
+        <v>17.359999999999999</v>
+      </c>
+      <c r="G186" s="1">
+        <v>46249</v>
+      </c>
+      <c r="H186">
+        <v>1</v>
+      </c>
+      <c r="I186" t="s">
+        <v>13</v>
+      </c>
+      <c r="J186" t="s">
+        <v>14</v>
+      </c>
+      <c r="K186" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="12.75">
+      <c r="A187">
+        <v>105</v>
+      </c>
+      <c r="B187">
+        <v>1</v>
+      </c>
+      <c r="C187">
+        <v>3846</v>
+      </c>
+      <c r="D187" t="s">
+        <v>52</v>
+      </c>
+      <c r="E187" t="s">
+        <v>46</v>
+      </c>
+      <c r="F187">
+        <v>9.4199999999999999</v>
+      </c>
+      <c r="G187" s="1">
+        <v>46250</v>
+      </c>
+      <c r="H187">
+        <v>1</v>
+      </c>
+      <c r="I187" t="s">
+        <v>13</v>
+      </c>
+      <c r="J187" t="s">
+        <v>14</v>
+      </c>
+      <c r="K187" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="12.75">
+      <c r="A188">
+        <v>105</v>
+      </c>
+      <c r="B188">
+        <v>1</v>
+      </c>
+      <c r="C188">
+        <v>3846</v>
+      </c>
+      <c r="D188" t="s">
+        <v>52</v>
+      </c>
+      <c r="E188" t="s">
+        <v>46</v>
+      </c>
+      <c r="F188">
+        <v>2.98</v>
+      </c>
+      <c r="G188" s="1">
+        <v>46251</v>
+      </c>
+      <c r="H188">
+        <v>1</v>
+      </c>
+      <c r="I188" t="s">
+        <v>13</v>
+      </c>
+      <c r="J188" t="s">
+        <v>14</v>
+      </c>
+      <c r="K188" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="12.75">
+      <c r="A189">
+        <v>105</v>
+      </c>
+      <c r="B189">
+        <v>1</v>
+      </c>
+      <c r="C189">
+        <v>3846</v>
+      </c>
+      <c r="D189" t="s">
+        <v>52</v>
+      </c>
+      <c r="E189" t="s">
+        <v>46</v>
+      </c>
+      <c r="F189">
+        <v>2.48</v>
+      </c>
+      <c r="G189" s="1">
+        <v>46252</v>
+      </c>
+      <c r="H189">
+        <v>1</v>
+      </c>
+      <c r="I189" t="s">
+        <v>13</v>
+      </c>
+      <c r="J189" t="s">
+        <v>14</v>
+      </c>
+      <c r="K189" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="12.75">
+      <c r="A190">
+        <v>105</v>
+      </c>
+      <c r="B190">
+        <v>1</v>
+      </c>
+      <c r="C190">
+        <v>3846</v>
+      </c>
+      <c r="D190" t="s">
+        <v>52</v>
+      </c>
+      <c r="E190" t="s">
+        <v>46</v>
+      </c>
+      <c r="F190">
+        <v>2.98</v>
+      </c>
+      <c r="G190" s="1">
+        <v>46253</v>
+      </c>
+      <c r="H190">
+        <v>1</v>
+      </c>
+      <c r="I190" t="s">
+        <v>13</v>
+      </c>
+      <c r="J190" t="s">
+        <v>14</v>
+      </c>
+      <c r="K190" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="12.75">
+      <c r="A191">
+        <v>105</v>
+      </c>
+      <c r="B191">
+        <v>1</v>
+      </c>
+      <c r="C191">
+        <v>3846</v>
+      </c>
+      <c r="D191" t="s">
+        <v>52</v>
+      </c>
+      <c r="E191" t="s">
+        <v>46</v>
+      </c>
+      <c r="F191">
+        <v>2.98</v>
+      </c>
+      <c r="G191" s="1">
+        <v>46254</v>
+      </c>
+      <c r="H191">
+        <v>1</v>
+      </c>
+      <c r="I191" t="s">
+        <v>13</v>
+      </c>
+      <c r="J191" t="s">
+        <v>14</v>
+      </c>
+      <c r="K191" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="12.75">
+      <c r="A192">
+        <v>105</v>
+      </c>
+      <c r="B192">
+        <v>1</v>
+      </c>
+      <c r="C192">
+        <v>3846</v>
+      </c>
+      <c r="D192" t="s">
+        <v>52</v>
+      </c>
+      <c r="E192" t="s">
+        <v>46</v>
+      </c>
+      <c r="F192">
+        <v>0.5</v>
+      </c>
+      <c r="G192" s="1">
+        <v>46255</v>
+      </c>
+      <c r="H192">
+        <v>1</v>
+      </c>
+      <c r="I192" t="s">
+        <v>13</v>
+      </c>
+      <c r="J192" t="s">
+        <v>14</v>
+      </c>
+      <c r="K192" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="12.75">
+      <c r="A193">
+        <v>105</v>
+      </c>
+      <c r="B193">
+        <v>1</v>
+      </c>
+      <c r="C193">
+        <v>3846</v>
+      </c>
+      <c r="D193" t="s">
+        <v>52</v>
+      </c>
+      <c r="E193" t="s">
+        <v>46</v>
+      </c>
+      <c r="F193">
+        <v>2.48</v>
+      </c>
+      <c r="G193" s="1">
+        <v>46257</v>
+      </c>
+      <c r="H193">
+        <v>1</v>
+      </c>
+      <c r="I193" t="s">
+        <v>13</v>
+      </c>
+      <c r="J193" t="s">
+        <v>14</v>
+      </c>
+      <c r="K193" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>